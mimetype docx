--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judikaël Le Rouzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Faculté des Sciences - AMUIM2NP UMR CNRS 7334</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">judikael-le-rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7907-3725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131494589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-1723-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeranuch Poungsripong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.7855-7867. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad L. Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kossowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (38), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies and optical properties of black silicon by room temperature reactive ion etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.110973. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2020.110973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.2179-2187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Checcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Naffouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paria Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From classical optics to nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial special issue ``Inorganic, organic and hybrid thin film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.246. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized area solar cell and potential applications Received: **** **, *** Accepted: **** **, *** Published: **** **, ***</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1106 - 1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EMRS 2016 symposium “Light interaction with nanomaterials, Lille –France”, 4 (Supp 1), pp.S3-S11. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent O Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of SAM-based molecular diodes made of ferrocenyl- alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film solar cells and new concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.599. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of self assembled monolayer based molecular diodes made of ferrocenyl-alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115503. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue issue ``Nanotechnology for next generation high efficiency photovoltaics: NEXTGEN NANOPV Spring International School & Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Ramon Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158 (2, SI), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable approach to calculate energy levels in semiconductor nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approach for the fabrication of PEDOT-coated Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (640-650), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Special Topic: Selected Papers from the First Nanotechnology for Next Generation High Efficiency Photovoltaics Conference-NextGen Nano Photovoltaic, Cargese, Corsica Island, France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optical-infrared metafilter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic and Phononic Properties of Engineered Nanostructures Iv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8994, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2039023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of antireflective flat or rough patterned topped silicon cones gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Device Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-26. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2055031614Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the optical properties of nanostructures through fast numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9161, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured hybrid organic/semiconductor quantum dots in thin film and spatial distribution of the emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.A169-A185. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted cones grating for flexible metafilter at optical and infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (8), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat-top and patterned-topped cone gratings for visible and mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (13), pp.16043-16055. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of temperature on the optical response of interferometric detector systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Maulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 203, pp. 37-46. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of guided mode and photometric optical metrology methods for precise determination of refractive index dispersion: application to polymer blend and ceramic thin films for gas sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.9.094104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial filters at optical-infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calvo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16992-17006. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurement of exposure depth and refractive index in positive photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-flat and top-patterned cone gratings for mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices Xxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8619, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of quantum dots layers: Application to photovoltaic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.652-656. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Refractive Indices measured by m-lines and Ellipsometry: application to Polymer Blend and Ceramic Thin Films for Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Metrology, and Standards For Nanomanufacturing, Optics, and Semiconductors Vi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8466, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Guided Mode Method for measuring the Penetration Depth in partially exposed Photoresist Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Lens Design and Optical Engineering Xiii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8486, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Luminescent Properties of CdSe/ZnS and TiO2 Semiconductor Quantum Dots Embedded into PMMA Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Thin Films V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8465, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing some photonic structures for solar cells to the fore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.C329-C339. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic absorption of plasmonic structures for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S57-S64. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of dielectric thin films including quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C129-C134. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-electrical simulation of organic solar cells: excitonic modeling parameter influence on electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (25), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3582926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light harvesting in organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S18-S25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and temperature dispersion of refractive index of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: Ocs11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8172, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified form birefringence in periodic, multilayer structures including uniaxial anisotropic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.777-784. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired optical compass for robotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GDR 2088 BIOMIM 1st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon (BS) using room-temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2509326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic patch nanoantennas associated with ferrocene-based molecular diodes via click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jangish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nextgen 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon using room temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation control of nanoparticles embedded in thin layers for hybrid materials with tunable optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School of Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France. pp.3 - 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of multi-shaped nanoparticles in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection and conversion of light into electricity using rectenna technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference - Thin Film and Advances Silicon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large band absorber based on aggregation controlled silver nanocubes embedded in polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sans Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods for Large Scale Production of Renewable and Green Energy for Tomorrow&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Derbal-Habak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casam@nSun EnR 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ziguinchor, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Harvesting in Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film 2010, International Photovoltaic Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Crystals for Improving Organic Solar Cell Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on "Optics and Photonics for Advanced Energy Technology", Paper ThC5 (2009). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cambridge, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ENERGY.2009.ThC5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-POEM: Nanostructures imprinted on polymers and Si for electromagnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Effects for Improving the Absorption of Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting (European Materials Research Society), International Symposium on "Dye Sensitized and Organic Heterojunction Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPIE. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIE Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781510603660. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Thin Films and Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics : From Fundamental Research to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro‐ and Nanophotonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2017, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527699940.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires et photonique organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique de la réponse angulaire et de la réponse spectrale hors bande de détecteurs infrarouges hautes performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judikaël Le Rouzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Faculté des Sciences - AMUIM2NP UMR CNRS 7334</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">judikael-le-rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7907-3725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131494589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-1723-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeranuch Poungsripong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.7855-7867. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad L. Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kossowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (38), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies and optical properties of black silicon by room temperature reactive ion etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.110973. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2020.110973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.2179-2187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Checcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Naffouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paria Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From classical optics to nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EMRS 2016 symposium “Light interaction with nanomaterials, Lille –France”, 4 (Supp 1), pp.S3-S11. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial special issue ``Inorganic, organic and hybrid thin film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.246. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized area solar cell and potential applications Received: **** **, *** Accepted: **** **, *** Published: **** **, ***</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1106 - 1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent O Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of SAM-based molecular diodes made of ferrocenyl- alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film solar cells and new concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.599. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of self assembled monolayer based molecular diodes made of ferrocenyl-alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115503. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue issue ``Nanotechnology for next generation high efficiency photovoltaics: NEXTGEN NANOPV Spring International School & Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Ramon Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158 (2, SI), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable approach to calculate energy levels in semiconductor nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approach for the fabrication of PEDOT-coated Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (640-650), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Special Topic: Selected Papers from the First Nanotechnology for Next Generation High Efficiency Photovoltaics Conference-NextGen Nano Photovoltaic, Cargese, Corsica Island, France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optical-infrared metafilter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic and Phononic Properties of Engineered Nanostructures Iv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8994, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2039023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the optical properties of nanostructures through fast numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9161, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of antireflective flat or rough patterned topped silicon cones gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Device Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-26. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2055031614Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured hybrid organic/semiconductor quantum dots in thin film and spatial distribution of the emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.A169-A185. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted cones grating for flexible metafilter at optical and infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (8), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat-top and patterned-topped cone gratings for visible and mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (13), pp.16043-16055. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of guided mode and photometric optical metrology methods for precise determination of refractive index dispersion: application to polymer blend and ceramic thin films for gas sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.9.094104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of temperature on the optical response of interferometric detector systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Maulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 203, pp. 37-46. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial filters at optical-infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calvo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16992-17006. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurement of exposure depth and refractive index in positive photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-flat and top-patterned cone gratings for mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices Xxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8619, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of quantum dots layers: Application to photovoltaic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.652-656. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Guided Mode Method for measuring the Penetration Depth in partially exposed Photoresist Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Lens Design and Optical Engineering Xiii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8486, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Refractive Indices measured by m-lines and Ellipsometry: application to Polymer Blend and Ceramic Thin Films for Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Metrology, and Standards For Nanomanufacturing, Optics, and Semiconductors Vi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8466, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Luminescent Properties of CdSe/ZnS and TiO2 Semiconductor Quantum Dots Embedded into PMMA Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Thin Films V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8465, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing some photonic structures for solar cells to the fore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.C329-C339. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic absorption of plasmonic structures for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S57-S64. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of dielectric thin films including quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C129-C134. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-electrical simulation of organic solar cells: excitonic modeling parameter influence on electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (25), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3582926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light harvesting in organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S18-S25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and temperature dispersion of refractive index of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: Ocs11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8172, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified form birefringence in periodic, multilayer structures including uniaxial anisotropic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.777-784. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired optical compass for robotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GDR 2088 BIOMIM 1st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon (BS) using room-temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2509326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic patch nanoantennas associated with ferrocene-based molecular diodes via click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jangish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nextgen 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon using room temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation control of nanoparticles embedded in thin layers for hybrid materials with tunable optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School of Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France. pp.3 - 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of multi-shaped nanoparticles in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection and conversion of light into electricity using rectenna technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference - Thin Film and Advances Silicon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large band absorber based on aggregation controlled silver nanocubes embedded in polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sans Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods for Large Scale Production of Renewable and Green Energy for Tomorrow&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Derbal-Habak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casam@nSun EnR 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ziguinchor, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Harvesting in Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film 2010, International Photovoltaic Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Crystals for Improving Organic Solar Cell Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on "Optics and Photonics for Advanced Energy Technology", Paper ThC5 (2009). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cambridge, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ENERGY.2009.ThC5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-POEM: Nanostructures imprinted on polymers and Si for electromagnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Effects for Improving the Absorption of Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting (European Materials Research Society), International Symposium on "Dye Sensitized and Organic Heterojunction Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPIE. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIE Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781510603660. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Thin Films and Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics : From Fundamental Research to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro‐ and Nanophotonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2017, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527699940.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires et photonique organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique de la réponse angulaire et de la réponse spectrale hors bande de détecteurs infrarouges hautes performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3584E7C7"/>
+    <w:nsid w:val="80A474C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judikael-le-rouzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-3725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131494589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1723-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Denaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.110973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694215v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeannerot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.02.029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Planchoke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978764" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ramon Morante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chung Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093594" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.65" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bermudez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brueckner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Ferchichi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gourgon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#252;ckner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055031614Y.0000000005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810795v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924255v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NMFZMWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmor Roberto Mastelaro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.9.094104" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvo-Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016992" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.10.062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRDM1NJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004299" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hui Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928693" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928692" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi Junior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929268" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFP3J05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582926" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6XLR5J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Wood" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Haidar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000777" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02450871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Atteia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jangish" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ENERGY.2009.ThC5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699940.ch1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judikael-le-rouzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-3725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131494589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1723-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Denaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.110973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeannerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.02.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Planchoke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978764" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ramon Morante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chung Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093594" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.65" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bermudez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brueckner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Ferchichi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gourgon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#252;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055031614Y.0000000005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmor Roberto Mastelaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.9.094104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NMFZMWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvo-Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016992" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.10.062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRDM1NJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004299" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hui Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928693" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi Junior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929268" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFP3J05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582926" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6XLR5J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Wood" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Haidar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000777" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02450871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Atteia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jangish" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ENERGY.2009.ThC5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699940.ch1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>