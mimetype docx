--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judikaël Le Rouzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Faculté des Sciences - AMUIM2NP UMR CNRS 7334</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">judikael-le-rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7907-3725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131494589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-1723-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeranuch Poungsripong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.7855-7867. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad L. Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kossowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (38), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies and optical properties of black silicon by room temperature reactive ion etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.110973. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2020.110973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.2179-2187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Checcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Naffouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paria Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From classical optics to nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EMRS 2016 symposium “Light interaction with nanomaterials, Lille –France”, 4 (Supp 1), pp.S3-S11. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial special issue ``Inorganic, organic and hybrid thin film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.246. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized area solar cell and potential applications Received: **** **, *** Accepted: **** **, *** Published: **** **, ***</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1106 - 1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent O Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of SAM-based molecular diodes made of ferrocenyl- alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film solar cells and new concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.599. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of self assembled monolayer based molecular diodes made of ferrocenyl-alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115503. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue issue ``Nanotechnology for next generation high efficiency photovoltaics: NEXTGEN NANOPV Spring International School & Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Ramon Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158 (2, SI), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable approach to calculate energy levels in semiconductor nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approach for the fabrication of PEDOT-coated Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (640-650), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Special Topic: Selected Papers from the First Nanotechnology for Next Generation High Efficiency Photovoltaics Conference-NextGen Nano Photovoltaic, Cargese, Corsica Island, France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optical-infrared metafilter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic and Phononic Properties of Engineered Nanostructures Iv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8994, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2039023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the optical properties of nanostructures through fast numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9161, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of antireflective flat or rough patterned topped silicon cones gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Device Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-26. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2055031614Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured hybrid organic/semiconductor quantum dots in thin film and spatial distribution of the emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.A169-A185. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted cones grating for flexible metafilter at optical and infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (8), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat-top and patterned-topped cone gratings for visible and mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (13), pp.16043-16055. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of guided mode and photometric optical metrology methods for precise determination of refractive index dispersion: application to polymer blend and ceramic thin films for gas sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.9.094104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of temperature on the optical response of interferometric detector systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Maulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 203, pp. 37-46. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial filters at optical-infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calvo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16992-17006. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurement of exposure depth and refractive index in positive photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-flat and top-patterned cone gratings for mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices Xxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8619, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of quantum dots layers: Application to photovoltaic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.652-656. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Guided Mode Method for measuring the Penetration Depth in partially exposed Photoresist Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Lens Design and Optical Engineering Xiii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8486, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Refractive Indices measured by m-lines and Ellipsometry: application to Polymer Blend and Ceramic Thin Films for Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Metrology, and Standards For Nanomanufacturing, Optics, and Semiconductors Vi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8466, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Luminescent Properties of CdSe/ZnS and TiO2 Semiconductor Quantum Dots Embedded into PMMA Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Thin Films V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8465, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing some photonic structures for solar cells to the fore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.C329-C339. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic absorption of plasmonic structures for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S57-S64. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of dielectric thin films including quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C129-C134. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-electrical simulation of organic solar cells: excitonic modeling parameter influence on electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (25), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3582926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light harvesting in organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S18-S25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and temperature dispersion of refractive index of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: Ocs11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8172, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified form birefringence in periodic, multilayer structures including uniaxial anisotropic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.777-784. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired optical compass for robotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GDR 2088 BIOMIM 1st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon (BS) using room-temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2509326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic patch nanoantennas associated with ferrocene-based molecular diodes via click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jangish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nextgen 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon using room temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation control of nanoparticles embedded in thin layers for hybrid materials with tunable optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School of Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France. pp.3 - 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of multi-shaped nanoparticles in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection and conversion of light into electricity using rectenna technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference - Thin Film and Advances Silicon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large band absorber based on aggregation controlled silver nanocubes embedded in polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sans Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods for Large Scale Production of Renewable and Green Energy for Tomorrow&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Derbal-Habak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casam@nSun EnR 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ziguinchor, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Harvesting in Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film 2010, International Photovoltaic Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Crystals for Improving Organic Solar Cell Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on "Optics and Photonics for Advanced Energy Technology", Paper ThC5 (2009). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cambridge, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ENERGY.2009.ThC5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-POEM: Nanostructures imprinted on polymers and Si for electromagnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Effects for Improving the Absorption of Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting (European Materials Research Society), International Symposium on "Dye Sensitized and Organic Heterojunction Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPIE. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIE Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781510603660. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Thin Films and Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics : From Fundamental Research to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro‐ and Nanophotonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2017, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527699940.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires et photonique organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique de la réponse angulaire et de la réponse spectrale hors bande de détecteurs infrarouges hautes performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judikaël Le Rouzo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-chercheur Faculté des Sciences - AMUIM2NP UMR CNRS 7334</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">judikael-le-rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7907-3725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">131494589</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-1723-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic switching of ferrocene and plasmonic interactions in Au/self-assembled monolayer/single Ag nanocube molecular junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeranuch Poungsripong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bidotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halidou Abdoul-Yasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.7855-7867. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c07890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designer metasurfaces via nanocube assembly at the air-water interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad L. Fajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kossowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (38), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c06022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissem Bouanane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ozerov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beniamino Sciacca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Santinacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologies and optical properties of black silicon by room temperature reactive ion etching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 131, pp.110973. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2020.110973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and realization of light absorbers using plasmonic nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pquantelec.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic nanocomposites based on silver nanocube-polymer blends displaying Nearly Perfect Absorption in the UV region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (6), pp.2179-2187. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Reproducibility and Nonlocal Effects in Film-Coupled Nanoantennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément A Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (23), pp.1801177. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201801177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled anti-reflection coatings for light trapping based on SiGe random metasurfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Bouabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Checcucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Naffouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Paria Sena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (3), pp.035203. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.035203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From classical optics to nanophotonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EMRS 2016 symposium “Light interaction with nanomaterials, Lille –France”, 4 (Supp 1), pp.S3-S11. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalized area solar cell and potential applications Received: **** **, *** Accepted: **** **, *** Published: **** **, ***</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Mathematics and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 05 (05), pp.1106 - 1112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous polymer layers containing silver nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065-1072. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial special issue ``Inorganic, organic and hybrid thin film solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.246. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2017.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of silver nanoprisms embedded in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent O Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (4), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.043504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1065 - 1072. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.8.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of SAM-based molecular diodes made of ferrocenyl- alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific tools for studying the optical response of heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.11.016009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of self assembled monolayer based molecular diodes made of ferrocenyl-alkanethiols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Planchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian-Xuan Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115503. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin film solar cells and new concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jeannerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.599. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic ellipsometry study of silver nanospheres and nanocubes in thin film layers (Optical properties of heterogeneous thin films: silver nanoparticles in PVP Optical study of silver nanocubes and nanospheres in a PVP thin film layers Optical behavior of heterogenous thin film layers including silver nanaoparticle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (12), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.7.004241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue issue ``Nanotechnology for next generation high efficiency photovoltaics: NEXTGEN NANOPV Spring International School & Workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Ramon Morante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Perez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Saucedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158 (2, SI), pp.123-125. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2016.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-dimensional optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and reliable approach to calculate energy levels in semiconductor nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JNP.9.093080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple approach for the fabrication of PEDOT-coated Si nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxuan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (640-650), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface to Special Topic: Selected Papers from the First Nanotechnology for Next Generation High Efficiency Photovoltaics Conference-NextGen Nano Photovoltaic, Cargese, Corsica Island, France, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Optical-infrared metafilter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic and Phononic Properties of Engineered Nanostructures Iv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8994, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2039023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the optical properties of nanostructures through fast numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonic Materials Xi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9161, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2061042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of antireflective flat or rough patterned topped silicon cones gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Device Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.23-26. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/2055031614Y.0000000005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of nanostructured hybrid organic/semiconductor quantum dots in thin film and spatial distribution of the emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (4), pp.A169-A185. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.53.00A169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted cones grating for flexible metafilter at optical and infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brückner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkerim Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (8), </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4866864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flat-top and patterned-topped cone gratings for visible and mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (13), pp.16043-16055. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of guided mode and photometric optical metrology methods for precise determination of refractive index dispersion: application to polymer blend and ceramic thin films for gas sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (9), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.52.9.094104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of temperature on the optical response of interferometric detector systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kribich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Maulion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 203, pp. 37-46. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2013.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial filters at optical-infrared frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Calvo-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (14), pp.16992-17006. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.016992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical measurement of exposure depth and refractive index in positive photoresists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 291, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2012.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of quantum dots layers: Application to photovoltaic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheng-Hui Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.652-656. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2012.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-flat and top-patterned cone gratings for mid-infrared antireflective properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices Xxi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8619, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2004299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative Guided Mode Method for measuring the Penetration Depth in partially exposed Photoresist Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Brissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Brueckner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Developments in Lens Design and Optical Engineering Xiii</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8486, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Refractive Indices measured by m-lines and Ellipsometry: application to Polymer Blend and Ceramic Thin Films for Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor Roberto Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation, Metrology, and Standards For Nanomanufacturing, Optics, and Semiconductors Vi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8466, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.928693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and Luminescent Properties of CdSe/ZnS and TiO2 Semiconductor Quantum Dots Embedded into PMMA Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ju Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Merlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Thin Films V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8465, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic absorption of plasmonic structures for organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S57-S64. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing some photonic structures for solar cells to the fore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.C329-C339. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of dielectric thin films including quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu-Jen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng-Chung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (9), pp.C129-C134. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.50.00C129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical-electrical simulation of organic solar cells: excitonic modeling parameter influence on electrical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (25), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3582926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light harvesting in organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95, pp.S18-S25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and temperature dispersion of refractive index of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M. Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Complex Systems: Ocs11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8172, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.898524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified form birefringence in periodic, multilayer structures including uniaxial anisotropic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riad Haidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.777-784. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.25.000777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bio-inspired optical compass for robotic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pasquinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop GDR 2088 BIOMIM 1st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2020, Nice, France. pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon (BS) using room-temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2509326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02450871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic patch nanoantennas associated with ferrocene-based molecular diodes via click chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jangish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nextgen 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Palma De Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black silicon using room temperature reactive ion etching (RT-RIE) for interdigitated back contact (IBC) silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation control of nanoparticles embedded in thin layers for hybrid materials with tunable optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Summer School of Plasmonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical response of heterogeneous layer containing silver nanospheres and nanoprisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose-Marie Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2016 symposium Light interaction with nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lille, France. pp.3 - 11, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting light energy with optical rectennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical characterizations of multi-shaped nanoparticles in polymer thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection and conversion of light into electricity using rectenna technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ujwol Palanchoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-X. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Technical Conference - Thin Film and Advances Silicon Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large band absorber based on aggregation controlled silver nanocubes embedded in polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling tools for light management in heterogeneous thin film layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Carlberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sans Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using combined photoreflectance and photoluminescence for understanding optical transitions in perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Gonzalez-Pedro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 42nd Photovoltaic Specialist Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pvsc.2015.7356386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methods for Large Scale Production of Renewable and Green Energy for Tomorrow&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Derbal-Habak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Vervisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casam@nSun EnR 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Ziguinchor, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Harvesting in Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Film 2010, International Photovoltaic Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic Crystals for Improving Organic Solar Cell Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Conference on "Optics and Photonics for Advanced Energy Technology", Paper ThC5 (2009). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cambridge, France. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ENERGY.2009.ThC5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-POEM: Nanostructures imprinted on polymers and Si for electromagnetic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panabière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Grinenval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro- and Nano-Engineering conference- MNE 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Effects for Improving the Absorption of Organic Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vedraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting (European Materials Research Society), International Symposium on "Dye Sensitized and Organic Heterojunction Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Simulation Tools for Thin-Film Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPIE. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPIE Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781510603660. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/3.2244890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative approaches in thin-film photovoltaic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Thin Films and Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.595-632, 2018, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102073-9.00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophotonics : From Fundamental Research to Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Berginc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro‐ and Nanophotonic Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2017, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527699940.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules solaires et photonique organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Flory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et théorique de la réponse angulaire et de la réponse spectrale hors bande de détecteurs infrarouges hautes performances.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judikaël Le Rouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00003710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A474C5"/>
+    <w:nsid w:val="BC8E2EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judikael-le-rouzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-3725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131494589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1723-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Denaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.110973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeannerot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.02.029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Planchoke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978764" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ramon Morante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chung Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093594" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.65" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bermudez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brueckner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Ferchichi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gourgon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#252;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055031614Y.0000000005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmor Roberto Mastelaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.9.094104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NMFZMWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvo-Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016992" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.10.062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRDM1NJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810797v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004299" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911155v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hui Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928693" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi Junior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929268" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911077v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.045" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFP3J05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582926" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6XLR5J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Wood" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Haidar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000777" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02450871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Atteia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jangish" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ENERGY.2009.ThC5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699940.ch1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judikael-le-rouzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7907-3725" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131494589" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/D-1723-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Atteia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judika&#235;l Le Rouzo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Denaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duch&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2020.110973" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Carlberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pquantelec.2018.12.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment A Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801177" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellaoui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Checcucci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wood" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Naffouti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Paria Sena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.035203" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01986957v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Flory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Sauvage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2017.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pasquinelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berginc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jeannerot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2017.02.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent O Pourcin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.043504" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788938v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Planchoke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian-Xuan Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978764" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thierry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.11.016009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.09.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.7.004241" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ramon Morante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Perez-Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Saucedo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2016.06.035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chung Lee" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093594" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Thierry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093080" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxuan Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Eyraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.65" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bermudez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brueckner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brissonneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Ferchichi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gourgon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2039023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810795v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810794v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Br&#252;ckner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gourgon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/2055031614Y.0000000005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ju Lin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.00A169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798513v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810798v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016043" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coudray" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmor Roberto Mastelaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.9.094104" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kribich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Maulion" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2013.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NMFZMWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810800v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvo-Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.016992" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.10.062" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRDM1NJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vedraine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hui Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2012.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2004299" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810805v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.928693" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jen Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Merlen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi Junior" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929268" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Torchio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFP3J05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C329" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.50.00C129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01757663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3582926" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX6XLR5J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810807v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Wood" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.898524" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Haidar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000777" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Simon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02450871v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Atteia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2509326" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256293v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Reynaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brunel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jangish" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256318v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788952v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwol Palanchoke" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-X. Dang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patrone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256362v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256385v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810790v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen M. Ruiz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gonzalez-Pedro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pvsc.2015.7356386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Derbal-Habak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ENERGY.2009.ThC5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferchichi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panabi&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Desplats" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01245796v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01452598v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.spiedigitallibrary.org/book.aspx?bookid=1904" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/3.2244890" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443221v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102073-9.00016-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250017v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527699940.ch1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00911158v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00003710v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>