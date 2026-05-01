--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -630,213 +630,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apories des politiques inclusives. À la recherche des pratiques pédagogiques participatives : jouer pour se libérer des stigmates</w:t>
+                <w:t xml:space="preserve">Unequal agency: video games and girls’ access to public debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Comprendre les parcours inclusifs (Dossier : Les collectifs au travail : entre « ré » invention du quotidien et éthique), 65, [17 p.]. </w:t>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.133-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edso.21230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/es.047.0133.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250895v1</w:t>
+                <w:t xml:space="preserve">hal-04250915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal agency: video games and girls’ access to public debate</w:t>
+                <w:t xml:space="preserve">Les apories des politiques inclusives. À la recherche des pratiques pédagogiques participatives : jouer pour se libérer des stigmates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Desvages-vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47, pp.133-149. </w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Comprendre les parcours inclusifs (Dossier : Les collectifs au travail : entre « ré » invention du quotidien et éthique), 65, [17 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.047.0133.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edso.21230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250915v1</w:t>
+                <w:t xml:space="preserve">hal-04250895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édito - Au-delà du conformisme des adultes, la parole des enfants</w:t>
               </w:r>
@@ -1287,357 +1287,357 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des expériences ludiques de vulnérabilité. Jouer pour apprendre à s’éprouver</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Politiques, pratiques et dispositifs d’aide à la réussite pour les étudiant.e.s. des premiers cycles à l’université : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Annoot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Bobineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Daverne-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNESCO (Conseil national d'évaluation du système scolaire). 2019, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342769v1</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02342791v1</w:t>
+                <w:t xml:space="preserve">hal-04967274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques, pratiques et dispositifs d’aide à la réussite pour les étudiant.e.s. des premiers cycles à l’université : bilan et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des expériences ludiques de vulnérabilité. Jouer pour apprendre à s’éprouver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Belleguic; Annie Hourcade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Réparer les vivants » : la vulnérabilité et ses régimes de représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Bobineau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02342769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-04967274v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces d’expérimentation à la démocratie. Les centres de vacances et de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Vari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Houssaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueils collectifs de mineurs : recherches, sous la direction de Jean Houssaye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrice Eds.; Champ social éd., pp.155-180, 2012, (Colos Et Centres De Loisirs), 9782918555117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId46"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1792,51 +1792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemand Coralie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0133." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903160-12340001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342791v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04835371v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D. Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delalande" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Despois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Didisse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Karachontziti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Desvages-vasselin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Vari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Nau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garcia-Bardidia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lallemand Coralie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lescouarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0133." TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250895v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.21230" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690010v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Daverne-Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.286" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.061.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.731" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250970v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25903160-12340001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02340586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Annoot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bobineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Piot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>