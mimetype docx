--- v0 (2026-04-05)
+++ v1 (2026-05-10)
@@ -184,164 +184,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changer la vie et le monde ? L’internationalisme du Parti socialiste au temps de François Mitterrand (1971-1983)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'Eau / Fondation Jean Jaurès, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’histoire politique aujourd’hui. Mélanges en l’honneur de Christine Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l’Eau, 224 p., 2025, L'Histoire des brèches, 978-2-38519-107-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Patin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05113292v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05568401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voyages de François Mitterrand. Le PS et le monde (1971-1981)</w:t>
               </w:r>
@@ -497,173 +497,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines de la rencontre entre François Mitterrand et l’Afrique : une nouvelle source, édition et annotations critiques du &amp;quot;Journal de voyage en Afrique noire (janvier-février 1950)&amp;quot; de François Mitterrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Ollivier; Frédéric Turpin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Mitterrand : itinéraires africains avant la Ve République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l’eau, pp.231-273, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le PS mitterrandien et les socialistes italiens (1971-1981)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Giacone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I socialisti italiani e francesi (1971-1994) - Les socialistes français et italiens (1971-1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aracne, pp.59-72, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110261v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05110183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La paix et le pacifisme dans le discours international du Parti socialiste français des années 1970 »</w:t>
               </w:r>
@@ -1611,169 +1611,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Renaud Meltz, Pierre Laval : un mystère français, Paris, Perrin, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 133-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saisir et cartographier une vision du monde : les socialistes français face à la mondialisation (1971-1983)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 142 (2), p. 123-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483746v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02519738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de ma thèse</w:t>
               </w:r>
@@ -2506,213 +2506,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De l’opposition à l’exercice du pouvoir : l’hybridité internationale du Parti socialiste et la politique étrangère française (1971-1983) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le PS mitterrandien et son refus des modèles étrangers (1971-1981) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Défendre les droits de l’homme dans le monde au Parti socialiste et à la Ligue des droits de l’homme dans les années 1970 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519870v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-02519905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« François Mitterrand, le PS et l'Espagne dans les années 1970 »</w:t>
               </w:r>
@@ -3200,51 +3200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/50893?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mitterrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aball&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.040.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/xxi2019-044005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483746v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519905v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568383v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bonnin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Guigo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568401v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113292v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/50893?lang=fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483757v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519898v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483760v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519558v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mitterrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02043456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C&#339;ur&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aball&#233;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.203.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110223v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.040.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.035.0167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483724v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/xxi2019-044005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483754v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.119.0002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519652v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-00944221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519658v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520008v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519597v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>