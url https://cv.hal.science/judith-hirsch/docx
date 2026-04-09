--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1521,441 +1521,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of Arabidopsis thaliana during wilt disease caused by the soil-borne phytopathogenic bacterium, Ralstonia solanacearum</w:t>
+                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Hu</w:t>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deslandes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Carole Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Xin Feng</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002589⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668069v1</w:t>
+                <w:t xml:space="preserve">hal-00366386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susceptibility of rice to the blast fungus, Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
+                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Santi</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.114 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366386v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of rice to the blast fungus, Magnaporthe grisea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
+                <w:t xml:space="preserve">Transcriptional responses of Arabidopsis thaliana during wilt disease caused by the soil-borne phytopathogenic bacterium, Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xin Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.013⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759702v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 43 non-protein-coding mRNA genes in Arabidopsis, including the MIR162a-derived transcripts</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dong-Xin Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed symptom development in ein2-1, an &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; ethylene-insensitive mutant, in response to bacterial wilt caused by &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Xing Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,51 +2485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; is conferred by the recessive RRS1-R gene, a member of a novel family of resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Theulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Xin Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (4), pp.2404-2409. </w:t>
@@ -3520,76 +3520,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mustin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3621,426 +3621,426 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368350v1</w:t>
+                <w:t xml:space="preserve">hal-03368372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mustin</w:t>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368372v1</w:t>
+                <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368394v1</w:t>
+                <w:t xml:space="preserve">hal-03368388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368388v1</w:t>
+                <w:t xml:space="preserve">hal-03368350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
               </w:r>
@@ -4802,64 +4802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4923,64 +4923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5419,566 +5419,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+                <w:t xml:space="preserve">Allan Kampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lagnel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737663v1</w:t>
+                <w:t xml:space="preserve">hal-02735594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735594v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Kampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736058v1</w:t>
+                <w:t xml:space="preserve">hal-02737621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louis</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737621v1</w:t>
+                <w:t xml:space="preserve">hal-02736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring plant tolerance to viruses as a sustainable means of disease control</w:t>
               </w:r>
@@ -6223,64 +6223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6694,51 +6694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1756CDD3"/>
+    <w:nsid w:val="DE37226F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6925,51 +6925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-hirsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9099-5018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192765698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lassagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bettembourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lanau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xin Feng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.10.1142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theuli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032485099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pacaly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-hirsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9099-5018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192765698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lassagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bettembourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lanau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xin Feng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.10.1142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theuli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032485099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pacaly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>