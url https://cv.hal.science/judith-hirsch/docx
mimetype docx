--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -4395,277 +4395,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
+              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734819v1</w:t>
+                <w:t xml:space="preserve">hal-02736113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736113v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional analysis of Magnaporthe oryzae effectors</w:t>
               </w:r>
@@ -5419,290 +5419,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735594v1</w:t>
+                <w:t xml:space="preserve">hal-02737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Caromel</w:t>
+                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Allan Kampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737663v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
               </w:r>
@@ -5727,91 +5727,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Kampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5865,91 +5865,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6694,51 +6694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE37226F"/>
+    <w:nsid w:val="F2F721C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6925,51 +6925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-hirsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9099-5018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192765698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lassagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bettembourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lanau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xin Feng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.10.1142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theuli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032485099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pacaly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-hirsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9099-5018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192765698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lassagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bettembourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lanau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xin Feng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.10.1142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theuli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032485099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pacaly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>