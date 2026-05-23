--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -1521,441 +1521,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
+                <w:t xml:space="preserve">Transcriptional responses of Arabidopsis thaliana during wilt disease caused by the soil-borne phytopathogenic bacterium, Ralstonia solanacearum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+                <w:t xml:space="preserve">Jian Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Santi</w:t>
+                <w:t xml:space="preserve">Laurent Deslandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Piegu</w:t>
+                <w:t xml:space="preserve">Dong Xin Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (7), pp.e2589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366386v1</w:t>
+                <w:t xml:space="preserve">hal-02668069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of rice to the blast fungus, Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of precursor transcripts for 6 novel miRNAs expands the diversity on the genomic organisation and expression of miRNA genes in rice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Hiroshi Nagasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Carole Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Tharreau</w:t>
+                <w:t xml:space="preserve">David Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 165 (1), pp.114 - 124. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-8-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01759702v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional responses of Arabidopsis thaliana during wilt disease caused by the soil-borne phytopathogenic bacterium, Ralstonia solanacearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility of rice to the blast fungus, Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Hu</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deslandes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dong Xin Feng</w:t>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.114 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0002589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668069v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 43 non-protein-coding mRNA genes in Arabidopsis, including the MIR162a-derived transcripts</w:t>
               </w:r>
@@ -2234,51 +2234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of a novel &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; mutant unable to develop wilt symptoms after inoculation with a virulent strain of &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Dong-Xin Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2368,51 +2368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed symptom development in ein2-1, an &amp;lt;em&amp;gt;Arabidopsis&amp;lt;/em&amp;gt; ethylene-insensitive mutant, in response to bacterial wilt caused by &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Xing Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,51 +2485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to &amp;lt;em&amp;gt;Ralstonia solanacearum&amp;lt;/em&amp;gt; in &amp;lt;em&amp;gt;Arabidopsis thaliana&amp;lt;/em&amp;gt; is conferred by the recessive RRS1-R gene, a member of a novel family of resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deslandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2537,51 +2537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Theulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Xin Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 99 (4), pp.2404-2409. </w:t>
@@ -3520,76 +3520,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3621,426 +3621,426 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368372v1</w:t>
+                <w:t xml:space="preserve">hal-03368350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+                <w:t xml:space="preserve">Itinerary of a fluorescently labelled virus in a resistant plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368394v1</w:t>
+                <w:t xml:space="preserve">hal-03368372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potato virus Y adaptation to various resistance QTL combinations in pepper and impact on host tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; Inrae, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368388v1</w:t>
+                <w:t xml:space="preserve">hal-03368394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring viral load by fluorescence imaging: validation of a nondestructive method to phenotype plant resistance to virus accumulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outside the wild: Risks and mechanisms of host jumps of endive necrotic mosaic potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Desbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres de virologie végétale (RVV 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Cirad; INRAE, Sep 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368350v1</w:t>
+                <w:t xml:space="preserve">hal-03368388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
               </w:r>
@@ -4145,527 +4145,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and evolution of Cucurbitaceae and Solanaceae viruses in the Mediterranean basin: The French case</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Berthier</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of loci implied in Potato virus Y resistance and tolerance in the pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Advances in Plant Virology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., Oct 2019, Rome, Italy. 128 p</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736099v1</w:t>
+                <w:t xml:space="preserve">hal-02734804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of loci implied in Potato virus Y resistance and tolerance in the pepper germplasm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+                <w:t xml:space="preserve">Distribution and evolution of Cucurbitaceae and Solanaceae viruses in the Mediterranean basin: The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Girardot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Duboscq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
+              <w:t xml:space="preserve">International Advances in Plant Virology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of Applied Biologists. GBR., Oct 2019, Rome, Italy. 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734804v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Girardot</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Tamisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Nemouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736113v1</w:t>
+                <w:t xml:space="preserve">hal-02734819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping of loci involved in Potato virus Y resistance and tolerance in pepper germplasm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Geographic distribution and evolution of Cucurbitaceae and Solanaceae viruses in the French Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wipf-Scheibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Technique Interprofessionnel des Fruits et Légumes (CTIFL). FRA.; Terralia. FRA.; Groupe d'Etude et de Contrôle des Variétés et des Semences (GEVES). FRA., Sep 2019, Avignon, France. 263 p</w:t>
+              <w:t xml:space="preserve">14. International Plant Virus Epidemiology Symposium (IPVE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society for Plant Pathology (KSPP)., May 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734819v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional analysis of Magnaporthe oryzae effectors</w:t>
               </w:r>
@@ -4802,64 +4802,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4923,64 +4923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5419,566 +5419,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+                <w:t xml:space="preserve">Allan Kampfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Lagnel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
+                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737663v1</w:t>
+                <w:t xml:space="preserve">hal-02735594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-density genotyping strategy based on gene capture in pepper: perspectives for genome wide association study and genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elbelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Caromel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
+              <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735594v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ribaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louis</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loup Rimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737621v1</w:t>
+                <w:t xml:space="preserve">hal-02736058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of robustness in Capsicum annuum for resistance to Phytophthora capsici and Potato virus Y under a temperature stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the genetic basis of tolerance to Cucumber mosaic virus in pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loup Rimbaud</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Kampfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Eucarpia Meeting on Genetics and Breeding of Capsicum and Eggplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA, Centre de recherche Provence-Alpes-Côte d’Azur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 263 p., 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
+              <w:t xml:space="preserve">, pp.88, 2019, Innovations in Genetics and Breeding of Capsicum and Eggplant. Proceedings of the 17th EUCARPIA Meeting on Genetics and Breeding of Capsicum and Eggplant September 11-13, 2019 | Avignon - France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736058v1</w:t>
+                <w:t xml:space="preserve">hal-02737621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring plant tolerance to viruses as a sustainable means of disease control</w:t>
               </w:r>
@@ -6223,64 +6223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit J.-B. Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6694,51 +6694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F721C0"/>
+    <w:nsid w:val="FD1992A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6925,51 +6925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-hirsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9099-5018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192765698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lassagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bettembourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lanau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668069v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xin Feng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002589" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.10.1142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theuli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032485099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pacaly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-hirsch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9099-5018" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192765698" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830432v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wipf-Scheibel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Szadkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Desbiez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-07-24-1553-SC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lambou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lassagne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Collemare" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Clergeot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011945" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676704v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Billaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ribaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tamisier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lepage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112159" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girardot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Palloix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.13157" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02878547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Millot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2020.198042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dievart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bettembourg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lanau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faivre-Rampant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Guellim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Estevan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00731.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Misson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Crisp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bayle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016724" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736193v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Ben Amor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Wirth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Merchan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.080275.108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Hu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deslandes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xin Feng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002589" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Nagasaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Santi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-8-123" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118293v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vankersschaver" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Boualem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.073817" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659155v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Floriani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chiarenza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2006.05.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9894XVTP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679324v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Dong-Xin Feng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2004.94.3.289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Feng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Balague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Marco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.10.1142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681230v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Olivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Theuli&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.032485099" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140676v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Rimbaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Chateau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Conilh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis McLeod" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140696v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Lauri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jayet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133317v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368350v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gognalons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Nemouchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Duboscq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cesari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Gagey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pacaly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit J.-B. Morel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195740v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689913v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735594v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Kampfer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737663v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elbelt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagnel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Caromel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/eucarpiacapsicumeggplant2019/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736058v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737621v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605629v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Aarrouf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744161v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905760v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.21297-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788622v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Sage-Palloix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>