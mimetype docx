--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -361,343 +361,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Malade imaginaire à la reconquête de ses intermèdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Razgonnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asf.5377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le canon lullyste au prisme de son histoire et de ses échos scéniques (XVIIe-XXIe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le Canon théâtral à l’épreuve de l’histoire, p. 157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Razgonnikoff</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émotions mémorielles et voix chantée à l’Opéra-Comique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asf.5377⟩</w:t>
+              <w:t xml:space="preserve">European Drama and Performance Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les émotions en scène (XVIIe-XXIe siècle), n° 17, p. 315-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12207-4.p.0315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une mythologie l’autre. Troubles dans le genre allégorique louis-quatorzien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Sens des formes dans l’Europe d’Ancien Régime, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/episteme.10904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317903v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03374019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La musique ambulante de Paris » : migrations inter-scéniques des airs chantés</w:t>
               </w:r>
@@ -746,316 +746,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recréer le Ballet royal de la Nuit. Entretien avec Sébastien Daucé et Thomas Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Récits et imaginaires des fêtes de Cour, 282, pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Splendeurs et misères du métier de comédien. Regards croisés sur les coulisses de Coulisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Histoire des coulisses. Histoire du jeu, n° 281, pp.145-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Je sommes tous des Lully”. Parodies d’opéras et circulation des airs chantés (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Intertextualité et intermusicalité, Le style concertant, pp.58-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voix invisibles : chanter hors-scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, « Ce qui parle en moi » : l’étrangeté de la voix, n° 333, pp.125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114506v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02357334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner vie au répertoire en vaudevilles du XVIIIe siècle</w:t>
               </w:r>
@@ -1430,900 +1430,900 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spectacles du crime féminin en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre; OpenEdition Books : 30 octobre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, « Genre à lire.. et à penser », 979-10-240-1883-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152jc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles du crime féminin en Europe : Théâtre, musique, cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. 2025, 979-10-240-1883-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chanter sur l’air de…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Belly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porot Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications numériques du CÉRÉdI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Actes de colloques et journées d’étude</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture – La pratique du timbre : panorama historique d’un champ de recherches et perspectives critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Tacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Ferry</w:t>
+                <w:t xml:space="preserve">Marlène Belly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre. 2025, 979-10-240-1883-6</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porot Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications numériques du CÉRÉdI. , 32, 2024, Actes de colloques et journées d’étude</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ariane Ferry</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05326513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une œuvre en dialogue : Le théâtre de Michel-Jean Sedaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/152jc⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Schang-Norbelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne université Presses, 342 p., 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JZJU3096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Publications numériques du CÉRÉdI. , 32, 2024, Actes de colloques et journées d’étude</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Malade imaginaire de Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier Flammarion, 2020, 978-2-0815-1636-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Scène lyrique, échos et regards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions théatrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 228, 2018, Théâtre/Public, 978-2-84260-779-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Garnier Flammarion, 2020, 978-2-0815-1636-6</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Acteurs de bonne foi. Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 293, 2016, Folio. Folioplus classiques, 978-2-07-046914-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars d’opéras. Parodies et circulation des airs chantés sur les scènes parisiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 29, 2014, Lire le xviie siècle, 978-2-8124-2075-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2077-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 293, 2016, Folio. Folioplus classiques, 978-2-07-046914-7</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques du timbre et de la parodie d’opéra en Europe (XVIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith le Blanc; Herbert Schneider. Olms, 2014, 978-3-487-15072-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357884v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-02078460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrillon, opéra-comique d’Anseaume en vaudevilles avec des ariettes composées par La Ruette</w:t>
               </w:r>
@@ -3263,332 +3263,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02963614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« D’une scène à l’autre : parodies d’opéras (1672-1749) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Mickaël Bouffard, Christian Schirm et Jean-Michel Vinciguerra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Air d’Italie. L’Opéra de Paris de Louis XIV à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque nationale de France, pp.60-73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une marginalité contagieuse » : entretien avec Benjamin Lazar et Florence Beillacou, metteurs en scène, animé par Judith le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Candiard et Julia Gros de Gasquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scènes baroques d’aujourd’hui : la mise en scène baroque dans le paysage culturel contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lyon, collection « Théâtre et Société », pp.273-286, 2019, Scènes baroques d’aujourd’hui : la mise en scène baroque dans le paysage culturel contemporain, 978-2-7297-0957-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vassal du grand Opéra : parodies en marge de l’Académie royale de musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Teixeira Anacleto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Mineurs, minorités, marginalités au Grand Siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-293, 2019, 978-2-406-09206-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quand le Français ne rit pas, il faut toujours qu’il chante » : Manifestations de la voix chantée du spectateur parisien au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Gros de Gasquet et Sarah Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.29-40, 2019, 978-2-7535-7790-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369024v1</w:t>
-              </w:r>
-[...230 lines deleted...]
-                <w:t xml:space="preserve">halshs-02967191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice sur la musique des Amours de Ragonde (Jean-Joseph Mouret)</w:t>
               </w:r>
@@ -3727,191 +3727,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parodies génériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parodier l’opéra : pratiques, formes et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espaces 34, pp.203-218, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Censure, critique et parodie dans le théâtre musical de la première moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Laurence Macé, Claudine Poulouin et Yvan Leclerc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censure et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Littérature et censure (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-125, 2015, 978-2-8124-6035-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6035-7.p.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02078497v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02078526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dénouements de tragédies en musique à l’épreuve de la scène. Vers une typologie des réécritures de la fin</w:t>
               </w:r>
@@ -3986,624 +3986,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Derrière les murs du couvent. Parodies (anti)spirituelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Aurélie Zygel-Basso et Kim Gladu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la conversation au conservatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.217-240, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Aux confins de la parodie : Des Songes et des Ombres, “critiques” d’Atys »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Judith le Blanc et Herbert Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques du timbre et de la parodie d’opéra en Europe (XVIe-XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olms, pp.305-316, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">dir. Aurélie Zygel-Basso et Kim Gladu. </w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles voix pour chanter sur la scène des théâtres parisiens en marge de l’Opéra ? De la voix empêchée à la voix triomphante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Xavier Bisaro et Bénédicte Louvat-Molozay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la conversation au conservatoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.217-240, 2014</w:t>
+              <w:t xml:space="preserve">Les Sons du théâtre, Angleterre et France (XVIe-XVIIIe siècles). Éléments pour une histoire de l’écoute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.271-285, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Poétique de la vengeance dans l’opéra lullyste : une affaire de femmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Céline Bohnert et Régine Borderie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de la vengeance. De la passion à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.61-77, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">dir. Xavier Bisaro et Bénédicte Louvat-Molozay. </w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La réception parodique des opéras d’André Campra sur la scène des théâtres parisiens »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Catherine Cessac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sons du théâtre, Angleterre et France (XVIe-XVIIIe siècles). Éléments pour une histoire de l’écoute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.271-285, 2013</w:t>
+              <w:t xml:space="preserve">Itinéraires d’André Campra, D’Aix à Versailles, de l’Église à l’Opéra (1660-1744)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CMBV Mardaga, pp.151-164, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Peut-on revenir à la demi-Hollande quand on s’est si longtemps servi de batiste ?” : les parodies d’opéras dans l’œuvre de Regnard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles Mazouer et Dominique Quéro (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean-François Regnard (1655-1709)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-92, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Merveilleux, pierre de touche de l’opéra et cible privilégiée des parodistes ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Agnès Terrier et Alexandre Dratwicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Surnaturel sur la scène lyrique : du merveilleux baroque au fantastique romantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie, pp.247-262, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le recyclage des airs chantés : usages et avantages du vaudeville au XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Florence Magnot-Ogilvy et Martial Poirson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies du rebut. Poétique et critique du recyclage au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Desjonquères, pp.180-199, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965725v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-02965871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armide de Lully et Quinault : tensions au cœur de “l’opéra des femmes” (XVIIe-XXIe siècles)</w:t>
               </w:r>
@@ -4656,388 +4656,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Dramaturgie du vide et voix du silence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Jean-Yves Debreuille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Tardieu. Des livres et des voix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.53-64, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les vaudevilles issus de l’Opéra ou la porosité des frontières entre l’Opéra et l’Opéra-Comique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Agnès Terrier et Alexandre Dratwicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Invention des genres lyriques français et leur redécouverte au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symétrie, pp.197-209, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dans les coulisses de la création, ou de l’autre côté du miroir : l’opéra lullyste à Paris pendant l’hiver 2008 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Tardieu. Des livres et des voix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.53-64, 2010</w:t>
+              <w:t xml:space="preserve">Restitution et création dans la remise en spectacle des œuvres des XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-58, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Querelle des Théâtres mise en abyme sur les scènes foraines entre 1715 et 1745 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Emmanuelle Hénin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Querelles dramatiques en France à l’Âge classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, pp.169-204, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Opéra en mineur : le cas de Fuzelier et de l’autoparodie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. Christelle Bahier-Porte et Régine Jomand-Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire en mineur au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Desjonquères, pp.415-436, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966242v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02966239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Créer quelque chose de personnel et d’authentique », entretien avec Benjamin Lazar</w:t>
               </w:r>
@@ -5341,151 +5341,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The metamorphoses of Louis Fuzelier A Portrait of the librettist of Les Indes galantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Métamorphoses de Louis Fuzelier », portrait du librettiste des Indes galantes de Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378750v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02378753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrillon. Édition critique de l'opéra-comique d'Anseaume et La Ruette (1759)</w:t>
               </w:r>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Razgonnikoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5377" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03317903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.10904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0315" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967178v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.091.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RNHC5631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Schang-Norbelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JZJU3096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02959505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/theatre-public-no-228-1445.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folioplus-classiques/Les-Acteurs-de-bonne-foi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078460v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2077-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles L&#233;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17585-8.p.0185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PGPG6823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Spielmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12176-3.p.0089" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FLIS2666" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02959499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/mineurs-minorites-marginalites-au-grand-siecle-le-vassal-du-grand-opera.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-complet-tome-i-notice-sur-la-musique-des-amours-de-ragonde-jean-joseph-mouret.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078497v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/censure-et-critique-censure-critique-et-parodie-dans-le-theatre-musical-de-la-premiere-moitie-du-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6035-7.p.0111" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/revoir-la-fin-denouements-remanies-au-theatre-xviiie-xixe-siecles-les-denouements-de-tragedies-en-musique-a-l-epreuve-de-la-scene.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5103-4.p.0321" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963751v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964338v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966238v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965882v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/jean-francois-regnard-1655-1709--9782200276072-page-73.htm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965871v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966240v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967146v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378750v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1515y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414091v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Razgonnikoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0315" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03317903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.10904" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03374035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Roussillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02114506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.091.0173" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078523v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05393753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RNHC5631" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528609v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Ferry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/livres/spectacles-du-crime-feminin-en-europe-9791024018836.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152jc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Belly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porot Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/1771.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326513v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tacaille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Schang-Norbelly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JZJU3096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02959505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02076547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstheatrales.fr/livres/theatre-public-no-228-1445.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folioplus-classiques/Les-Acteurs-de-bonne-foi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2077-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles L&#233;on" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17585-8.p.0185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414061v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PGPG6823" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414140v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Franchin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Spielmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12176-3.p.0089" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/FLIS2666" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02963614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02959499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/mineurs-minorites-marginalites-au-grand-siecle-le-vassal-du-grand-opera.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02369024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02964564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/theatre-complet-tome-i-notice-sur-la-musique-des-amours-de-ragonde-jean-joseph-mouret.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078497v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/censure-et-critique-censure-critique-et-parodie-dans-le-theatre-musical-de-la-premiere-moitie-du-xviiie-siecle.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6035-7.p.0111" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02078479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/revoir-la-fin-denouements-remanies-au-theatre-xviiie-xixe-siecles-les-denouements-de-tragedies-en-musique-a-l-epreuve-de-la-scene.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5103-4.p.0321" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964345v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965882v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/jean-francois-regnard-1655-1709--9782200276072-page-73.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966239v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966247v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966242v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967130v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967142v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Poirson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>