--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1476,303 +1476,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-history strategies and carbon metabolism gene dosage in the Nakaseomyces yeasts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sourdough microbial community dynamics: an analysis during French organic bread-making processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
+                <w:t xml:space="preserve">Xavier Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fairhead</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Onno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, 14 p. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (part A), pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fov112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531601v1</w:t>
+                <w:t xml:space="preserve">hal-01532508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourdough microbial community dynamics: an analysis during French organic bread-making processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-history strategies and carbon metabolism gene dosage in the Nakaseomyces yeasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dousset</w:t>
+                <w:t xml:space="preserve">Monique Bolotin-Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Onno</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fairhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.11.014⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fov112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01532508v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational determinants of methicillin-resistant &amp;lt;em&amp;gt;Staphylococcus aureus&amp;lt;/em&amp;gt; colonization among healthcare workers: a longitudinal study in a rehabilitation center</w:t>
               </w:r>
@@ -3645,277 +3645,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
+                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954340v1</w:t>
+                <w:t xml:space="preserve">hal-02154389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
+                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154389v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community assemblies and interspecific interactions in wheat sourdough</w:t>
               </w:r>
@@ -3990,277 +3990,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
+                <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599898v1</w:t>
+                <w:t xml:space="preserve">hal-02154391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of baker’s practices, terroir and wheat varieties on sourdough microbial taxonomic and functional diversity</w:t>
+                <w:t xml:space="preserve">Terroir, baker’s practices, wheat varieties and their influence on sourdough microbial diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Debroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Hue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+                <w:t xml:space="preserve">Stéphane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
+              <w:t xml:space="preserve">Colloque du métaprogramme Méta-omiques et écosystèmes microbiens (MEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154391v1</w:t>
+                <w:t xml:space="preserve">hal-04599898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity in French sourdoughs bread</w:t>
               </w:r>
@@ -5030,277 +5030,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950822v1</w:t>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
               </w:r>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5463,51 +5463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
@@ -6369,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14010051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvab115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Camacho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larouze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.05.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8Z9J2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemenach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Mischler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beigeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana M Fortuna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Romaszko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihano Freibault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayce Belessort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14010051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvab115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Camacho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larouze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.05.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8Z9J2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemenach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Mischler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beigeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana M Fortuna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Romaszko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihano Freibault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayce Belessort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>