--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2678,515 +2678,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction plante-microbiome: la phénologie du maïs impacte-t-elle la dynamique du microbiome rhizosphérique?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle ravageur/parasitoïde pour optimiser la lutte biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taiadjana M Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maud Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Entomo2023 : 43èmes journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351450v1</w:t>
+                <w:t xml:space="preserve">hal-04332037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle ravageur/parasitoïde pour optimiser la lutte biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction plante-microbiome: la phénologie du maïs impacte-t-elle la dynamique du microbiome rhizosphérique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Moulin</w:t>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taiadjana M Fortuna</w:t>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Kaiser</w:t>
+                <w:t xml:space="preserve">Purification Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Rebaudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Legrand</w:t>
+                <w:t xml:space="preserve">Maud Tenaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomo2023 : 43èmes journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Gif sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332037v1</w:t>
+                <w:t xml:space="preserve">hal-04351450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plant-pest synchrony impacts pest success ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal variation and spatial synchrony in flight dates in two corn borers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Thibord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Hamernig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rebaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHENO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
+              <w:t xml:space="preserve">SFE2-GFO-EEF Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351734v1</w:t>
+                <w:t xml:space="preserve">hal-04351432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variation and spatial synchrony in flight dates in two corn borers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How plant-pest synchrony impacts pest success ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Revillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bauland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Palaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2-GFO-EEF Joint Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Metz (France), France</w:t>
+              <w:t xml:space="preserve">PHENO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351432v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How plant-pest synchrony impacts pest success ?</w:t>
               </w:r>
@@ -3431,51 +3431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rosero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3520,168 +3520,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Michel</w:t>
+                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Nidelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Rousselot</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
+              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154390v1</w:t>
+                <w:t xml:space="preserve">hal-02954340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback loops between traits under selection and the environment in batch experimental evolution: a mathematical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3690,232 +3690,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non transitivity of fitness and the emergence of correlations between traits in seasonal environments: a modeling approach.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johan Ramsayer</w:t>
+                <w:t xml:space="preserve">Role of agronomic and bread-making practices in sourdough microbial diversity and bread nutritional and organoleptic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (ESEB, ASN, SSE, SSB) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. international symposium on sourdough</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954340v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial community assemblies and interspecific interactions in wheat sourdough</w:t>
               </w:r>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Deffrasnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Microbial Diversity 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bari, Italy. , 2017</w:t>
@@ -5030,277 +5030,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950822v1</w:t>
+                <w:t xml:space="preserve">hal-02950758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication of microbial communities for bread making: insights from a participatory research project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baker’s bread-making practices and house microbiota shape fungal species diversity in french sourdoughs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bubendorff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 Congress of the European Society for Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESEB, Aug 2019, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Harlan III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950758v1</w:t>
+                <w:t xml:space="preserve">hal-02950822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domestication of microbial community in action : a participatory research and multidisciplinary study of sourdough bread</w:t>
               </w:r>
@@ -5338,51 +5338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
@@ -5450,64 +5450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Nidelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Méléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congress of the European Society for Evolutionary Biology (ESEB 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Groningen, Netherlands</w:t>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belen Carbonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guezenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5776,342 +5776,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough bread microbial communities</w:t>
+                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IDEEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605574v1</w:t>
+                <w:t xml:space="preserve">hal-01605573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yoann Robert</w:t>
+                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough bread microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Journée IDEEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606190v1</w:t>
+                <w:t xml:space="preserve">hal-01605574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific interactions in wheat sourdough microbial communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Sicard</w:t>
+                <w:t xml:space="preserve">Wheat sourdoughs: a new model to link ecology and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Carbonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Ramsayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">EMBO conference New Model Systems for Linking Evolution and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605573v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of the influenza vaccine field effectiveness</w:t>
               </w:r>
@@ -6369,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14010051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvab115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Camacho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larouze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.05.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8Z9J2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemenach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Mischler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beigeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332037v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Moulin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana M Fortuna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351734v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351432v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mouchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Romaszko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihano Freibault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayce Belessort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05390514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rebaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Calatayud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Revillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dillmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/toae171" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste R&#233;gnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects14010051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206586v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Michel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubbendorf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ocadie Lapicque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Nidelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.237" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741463v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas von Gastrow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Segond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03982548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ee/nvab115" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanan&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-021-01290-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tesniere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pradal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Mouret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319371v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montalent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sicard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00201" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Belen Carbonetto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramsayer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3350" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837849v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Collot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier C. Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Meleard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0284" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532508v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhomme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dousset" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Onno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.11.014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9B91ZX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bolotin-Fukuhara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourgais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fov112" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Temime" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lawrence" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Herrmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Boelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631279v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aym&#233; Spor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Kvitek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12302" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00416059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Camacho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Larouze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0002100" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662174v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2006.05.063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Q8Z9J2P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902993v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemenach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viboud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Jacques Valleron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Mischler" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beigeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Desbiez-Piat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Tenaillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiadjana M Fortuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kaiser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purification Lopez-Garcia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tenaillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Mouchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibord" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Hamernig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351737v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inoussa Sanane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rosero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benoist" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954340v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154389v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guezenec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rousselot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Debroise" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deffrasnes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599898v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guezenec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606219v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhomme" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aulard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mouffok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Onno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Romaszko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meihano Freibault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayce Belessort" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351653v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351257v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950758v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bubendorff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950822v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008729v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607570v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605574v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Carbonetto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>