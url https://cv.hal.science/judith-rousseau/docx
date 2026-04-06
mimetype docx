--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1669,342 +1669,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des clowns à domicile, éthique et tact</w:t>
+                <w:t xml:space="preserve">L'approche humaniste du clown auprès de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10 ans déjà !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hôpital de proximité de Lombez-Samatan, Dec 2023, Lombez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354996v1</w:t>
+                <w:t xml:space="preserve">hal-04355002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche humaniste du clown auprès de personnes âgées</w:t>
+                <w:t xml:space="preserve">Des clowns à domicile, éthique et tact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 ans déjà !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hôpital de proximité de Lombez-Samatan, Dec 2023, Lombez, France</w:t>
+              <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355002v1</w:t>
+                <w:t xml:space="preserve">hal-04354996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le clown et la personne âgée : un duo risible ?</w:t>
+                <w:t xml:space="preserve">Des clowns et des personnes âgées : infantilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Le couple à l'épreuve du vieillissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Les vieux, le vrai du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354971v1</w:t>
+                <w:t xml:space="preserve">hal-04354993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des clowns et des personnes âgées : infantilisation ?</w:t>
+                <w:t xml:space="preserve">Le clown et la personne âgée : un duo risible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études "Les vieux, le vrai du faux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'études "Le couple à l'épreuve du vieillissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354993v1</w:t>
+                <w:t xml:space="preserve">hal-04354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clowns auprès de personnes présentant des troubles cognitifs</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="524BC6D1"/>
+    <w:nsid w:val="516E5588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2496,51 +2496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9133-1919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293195994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04355002v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9133-1919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293195994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04355002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>