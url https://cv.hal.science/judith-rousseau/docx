--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -153,237 +153,341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les clowns et les professionnels accompagnant les personnes âgées : une relation particulière</w:t>
+                <w:t xml:space="preserve">Ethical issues of clown interventions in the homes of older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aide Soignante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2023.03.010⟩</w:t>
+              <w:t xml:space="preserve">Applied Theatre Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/atr_00105_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249222v1</w:t>
+                <w:t xml:space="preserve">hal-05597899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les clowns et les professionnels accompagnant les personnes âgées : une relation particulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Aide Soignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (247), pp.26-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aidsoi.2023.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le clown comme intervention thérapeutique auprès de personnes âgées : revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 20 (2), pp.248-255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2022.1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -393,452 +497,452 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell the clowns that Louis is dead and that I still love him</w:t>
+                <w:t xml:space="preserve">Critères d'acceptabilité des clowns en gérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPI Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">GREPACO (groupe de réflexion en psychopathologie cognitive) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767503v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d'acceptabilité des clowns en gérontologie</w:t>
+                <w:t xml:space="preserve">Tell the clowns that Louis is dead and that I still love him</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO (groupe de réflexion en psychopathologie cognitive) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NPI Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609242v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales des interventions de clowns en gérontologie : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone de Gérontologie et Gériatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical issues of clowning with elderly people living at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude du Vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clowning the elderly : What litterature says</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology (JSJC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -848,210 +952,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clichés, idées reçues, stéréotypes, préjugés : déconstruire pour mieux reconstruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Agli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clowns et des personnes âgées : enjeux et difficultés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océane Agli, Christine-Vanessa Cuervo-Lombard, Gérard Chasseigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 nuances de Vieillissement : des clichés à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Complicités, 2024, Psychologie et vie quotidienne, 9782386470912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1061,1026 +1165,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quel âge est-on jeune ou vieux ? Regards croisés des adultes âgés et des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études en gérontologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoires CERPPS et LCPI, Université Toulouse Jean Jaurès, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des interventions de clowns pour favoriser l’adaptation au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63e Congrès de la Société Française de Psychologie : Adaptation, Variabilités et Transformation en Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions de clowns à domicile auprès de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERPPS, université Toulouse Jean Jaurès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERPPS, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interventions de clowns au domicile de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et représentations sociales du vieillissement chez les soignants et les personnes âgées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pauline simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, iMIND et le Vinatier; Laboratoire EMC – Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions de clowns en gérontologie : La méthodologie à l’épreuve du domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologie dans tous ses états - édition n°2 autour de Annalisa Casini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CERPPS - UT2J; Laboratoire CLLE - UT2J, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une intrication entre les représentations sociales du clown et celles du vieillissement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSDoc édition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctorants élus à l'école doctorale CLESCO Université Toulouse Jean Jaurès, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche humaniste du clown auprès de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 ans déjà !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hôpital de proximité de Lombez-Samatan, Dec 2023, Lombez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clowns à domicile, éthique et tact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études en psychologie gérontologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clowns et des personnes âgées : infantilisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Les vieux, le vrai du faux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clown et la personne âgée : un duo risible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Le couple à l'épreuve du vieillissement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des clowns auprès de personnes présentant des troubles cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des infirmières et des professionnels de soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'études en soins infirmiers de Toulouse, Apr 2022, Labège, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2090,114 +2194,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intervention de clowns à domicile auprès de personnes âgées : représentation, acceptabilité, évaluation des effets psychologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Toulouse, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025TLSEJ110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05469517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2265,51 +2369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="516E5588"/>
+    <w:nsid w:val="D57EAEF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2496,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9133-1919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293195994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04355002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469517v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ110" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9133-1919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293195994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/atr_00105_1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04355002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>