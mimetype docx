--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -505,204 +505,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères d'acceptabilité des clowns en gérontologie</w:t>
+                <w:t xml:space="preserve">Tell the clowns that Louis is dead and that I still love him</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREPACO (groupe de réflexion en psychopathologie cognitive) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NPI Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609242v1</w:t>
+                <w:t xml:space="preserve">hal-04767503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell the clowns that Louis is dead and that I still love him</w:t>
+                <w:t xml:space="preserve">Critères d'acceptabilité des clowns en gérontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Cantisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPI Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">GREPACO (groupe de réflexion en psychopathologie cognitive) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767503v1</w:t>
+                <w:t xml:space="preserve">hal-04609242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales des interventions de clowns en gérontologie : une étude exploratoire</w:t>
               </w:r>
@@ -1350,191 +1350,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions de clowns à domicile auprès de personnes âgées</w:t>
+                <w:t xml:space="preserve">Les interventions de clowns au domicile de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CERPPS, université Toulouse Jean Jaurès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERPPS, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413615v1</w:t>
+                <w:t xml:space="preserve">hal-05187649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions de clowns au domicile de personnes âgées</w:t>
+                <w:t xml:space="preserve">Les interventions de clowns à domicile auprès de personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du CERPPS, université Toulouse Jean Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERPPS, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187649v1</w:t>
+                <w:t xml:space="preserve">hal-05413615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes et représentations sociales du vieillissement chez les soignants et les personnes âgées.</w:t>
               </w:r>
@@ -2369,51 +2369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D57EAEF0"/>
+    <w:nsid w:val="BEDB6DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9133-1919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293195994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/atr_00105_1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04355002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9133-1919" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293195994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rousseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cantisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/atr_00105_1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aidsoi.2023.03.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824052v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1040" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767503v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609242v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04249188v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168733v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934085v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633900v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Agli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633905v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=pauline simon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067493v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845806v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04355002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354993v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04354985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05469517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TLSEJ110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>