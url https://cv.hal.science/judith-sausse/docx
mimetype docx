--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -757,315 +757,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental ageing of oolitic limestones under CO2 storage conditions. Petrographical and chemical evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Collon-Drouaillet</w:t>
+                <w:t xml:space="preserve">J. Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">J. Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 265, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00429910v1</w:t>
+                <w:t xml:space="preserve">hal-00419905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ageing of oolitic limestones under CO2 storage conditions. Petrographical and chemical evidence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sterpenich</w:t>
+                <w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collon-Drouaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 265, pp.99-112. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419905v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00429910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphy and tectonosedimentary history of the Upper Jurassic of the Eastern Paris Basin (Lower and Middle Oxfordian, Northeastern France)</w:t>
               </w:r>
@@ -1419,320 +1419,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural study of natural and experimentally induced cracks in a granodiorite.</w:t>
+                <w:t xml:space="preserve">Microseismicity and permeability enhancement of hydrogeologic structures during massive fluid injections into granite at 3 km depth at the Soultz HDR site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">K.F. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lespinasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Judith Sausse</w:t>
+                <w:t xml:space="preserve">H. Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Homand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Niitsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.09.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 160, pp.388-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02474.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095845v1</w:t>
+                <w:t xml:space="preserve">hal-00083427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity and permeability enhancement of hydrogeologic structures during massive fluid injections into granite at 3 km depth at the Soultz HDR site.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A microstructural study of natural and experimentally induced cracks in a granodiorite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Moriya</w:t>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Niitsuma</w:t>
+                <w:t xml:space="preserve">Marc Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Jones</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 395, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02474.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00083427v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability creation and damage due to massive fluid injections into granite at 3.5 km at Soultz : 1. Borehole observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Donato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Held" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.01.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.346" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFJQ0RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP26RS1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8JCV58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lespinasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.09.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW6QL43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Evans" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niitsuma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Jones" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Phillips" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02474.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tousset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Felix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Petrov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Poluektov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Golubev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kartashov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01517432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Donato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Held" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.01.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.346" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFJQ0RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP26RS1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8JCV58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Evans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niitsuma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Phillips" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02474.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lespinasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW6QL43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tousset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Felix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Petrov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Poluektov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Golubev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kartashov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01517432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>