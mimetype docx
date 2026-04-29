--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -451,1524 +451,1536 @@
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.270-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2014.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to establish CO2 flow/concentration warning levels based on the geochemical monitoring baseline : specific case of CO2 storage at Claye-Souilly (Paris basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.4409-4419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for pseudo-genetic stochastic modeling of discrete fracture networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.12-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ageing of oolitic limestones under CO2 storage conditions. Petrographical and chemical evidence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sterpenich</w:t>
+                <w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collon-Drouaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 265, pp.99-112. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419905v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00429910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental ageing of oolitic limestones under CO2 storage conditions. Petrographical and chemical evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Collon-Drouaillet</w:t>
+                <w:t xml:space="preserve">J. Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">J. Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 265, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00429910v1</w:t>
+                <w:t xml:space="preserve">hal-00419905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphy and tectonosedimentary history of the Upper Jurassic of the Eastern Paris Basin (Lower and Middle Oxfordian, Northeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 197, pp.235-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphy and tectonosedimentary history of the Upper Jurassic of the Eastern Paris Basin (Lower and Middle Oxfordian, Northeaster France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lathuilière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 197, pp.235-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2006.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability and alteration within the Soultz granite inferred from geophysical and flow log analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Fourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35, pp.544-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2006.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microseismicity and permeability enhancement of hydrogeologic structures during massive fluid injections into granite at 3 km depth at the Soultz HDR site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Niitsuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.S. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.388-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02474.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microstructural study of natural and experimentally induced cracks in a granodiorite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 395, pp.99-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00095845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability creation and damage due to massive fluid injections into granite at 3.5 km at Soultz : 1. Borehole observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Genter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 - B04203, pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion porphyre cuprifère-épithermaux de type low-sulfidation : analyse structurale et représentation 3D du secteur de Bolcana, monts Apuseni, Roumanie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sylvie André-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorica Milu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 337, pp.824-831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Types of permeable fractures in granite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1984,51 +1996,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2038,501 +2050,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGGHy - Platform for Experimental Geophysics, Geotechnics and Hydrogeology of the Graduate School of Geological Engineering, Nancy, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Geotechnical Engineering Education 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TC306 - ISSMGE, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEGGHy: a controlled geological environment to challenge modelling and imaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France. pp.659400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et performance technique : quelques exemples dans l’ingénierie hydraulique en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rongier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Straubhaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission internationale des grands barrages, 25ème congrès des grands barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.577-589</w:t>
+              <w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601476v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality analysis of geostatistical simulations through their connected structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité et performance technique : quelques exemples dans l’ingénierie hydraulique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Felix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE - Petroleum Geostatistics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Commission internationale des grands barrages, 25ème congrès des grands barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.577-589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615467v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of multiple point simulation quality focusing on connected geobodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Collon-Drouaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,73 +2572,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoEnv 2014, 10th conference on Geostatistics for Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring multiple-point realization quality through connected geobodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rongier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2681,863 +2693,863 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPG 2014 Annual Convention &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Houston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Discrete Fracture Network Simulation Driven by Statistics, Tectonic History and Geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Workshop on Naturally Fractured Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAGE, Dec 2013, Muscat, Oman. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.20132013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from practical application of geochemical monitoring methodology to CO2 storage site : specific case of Claye-Souilly project, Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Donato</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Management Technology Conference (CMTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to establish CO2 flow/concentration warning levels based on the geochemical monitoring baseline : specific case of CO2 storage at Claye-Souilly (Paris basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Greenhouse Gas Control Technologies (GHGT-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic-like modeling of fracture network honoring connectivity data in the geothermal heat exchanger at Soultz-sous-Forêt (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG conference 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAMG, Sep 2011, Salzburg, Austria. pp.286-292, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5242/iamg.2011.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of topographic roughness on the stress state in a sloped rock-mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium of the international society for rock mechanics (EUROCK 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Liège, Belgium. pp.473-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of topographic roughness and surface rheology on the stress state in a sloped rock-mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Merrien-Soukatchoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. EGU general assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00970170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium transfer in unsaturated fractured welded tuffs of the Krasnokamensk area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.A. Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Poluektov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.N. Golubev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Andreeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Kartashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3547,292 +3559,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driving archeological interpretation of geophysical data using 3D geomodelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Despinoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Dogui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap; UMR CITERES-LAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire le sol en archéologie : pratiques de terrain et regards croisés / Reading the soil in archaeology: field practice and interdisciplinary perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Tours, France. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/dhmx-5428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONIC - MONItoring des gaz et des Contaminants organiques de sites pollués en cours de remédiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Biache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es Rencontres nationales de la recherche sur les sites &amp; sols pollués 2019 - ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3842,105 +3854,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractures et réservoirs fracturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Lorraine (Nancy), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01517432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4087,51 +4099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Donato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Held" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.01.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.346" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFJQ0RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP26RS1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.07.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8JCV58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083427v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Evans" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niitsuma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Phillips" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02474.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lespinasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.09.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW6QL43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021865v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003168" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tousset" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Felix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971094v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Petrov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Poluektov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Golubev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Andreeva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kartashov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01517432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Donato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Held" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.01.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MWSC9TJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFJQ0RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.10.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP26RS1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8JCV58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Evans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niitsuma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Phillips" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02474.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lespinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW6QL43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Petrov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Poluektov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Golubev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Andreeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kartashov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01517432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>