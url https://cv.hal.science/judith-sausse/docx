--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -493,591 +493,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to establish CO2 flow/concentration warning levels based on the geochemical monitoring baseline : specific case of CO2 storage at Claye-Souilly (Paris basin)</w:t>
+                <w:t xml:space="preserve">A methodology for pseudo-genetic stochastic modeling of discrete fracture networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pironon</w:t>
+                <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Donato</w:t>
+                <w:t xml:space="preserve">V. Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Barres</w:t>
+                <w:t xml:space="preserve">G. Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Quisel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.4409-4419. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.12-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2013.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963480v1</w:t>
+                <w:t xml:space="preserve">hal-01291956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for pseudo-genetic stochastic modeling of discrete fracture networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to establish CO2 flow/concentration warning levels based on the geochemical monitoring baseline : specific case of CO2 storage at Claye-Souilly (Paris basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Henrion</w:t>
+                <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Caumon</w:t>
+                <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2013.02.004⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.4409-4419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.06.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01291956v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental ageing of oolitic limestones under CO2 storage conditions. Petrographical and chemical evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Collon-Drouaillet</w:t>
+                <w:t xml:space="preserve">J. Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">J. Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 265, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00429910v1</w:t>
+                <w:t xml:space="preserve">hal-00419905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental ageing of oolitic limestones under CO2 storage conditions. Petrographical and chemical evidence.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sterpenich</w:t>
+                <w:t xml:space="preserve">Surface-Based 3D Modeling of Geological Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collon-Drouaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sausse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 265, pp.99-112. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (8), pp.927-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-009-9244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00419905v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00429910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence stratigraphy and tectonosedimentary history of the Upper Jurassic of the Eastern Paris Basin (Lower and Middle Oxfordian, Northeastern France)</w:t>
               </w:r>
@@ -1431,394 +1431,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00163463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microseismicity and permeability enhancement of hydrogeologic structures during massive fluid injections into granite at 3 km depth at the Soultz HDR site.</w:t>
+                <w:t xml:space="preserve">Permeability creation and damage due to massive fluid injections into granite at 3.5 km at Soultz : 1. Borehole observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.F. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Genter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02474.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 - B04203, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083427v1</w:t>
+                <w:t xml:space="preserve">hal-00021865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural study of natural and experimentally induced cracks in a granodiorite.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microseismicity and permeability enhancement of hydrogeologic structures during massive fluid injections into granite at 3 km depth at the Soultz HDR site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.F. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Moriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Niitsuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.09.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 160, pp.388-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2004.02474.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00095845v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability creation and damage due to massive fluid injections into granite at 3.5 km at Soultz : 1. Borehole observations.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Sausse</w:t>
+                <w:t xml:space="preserve">A microstructural study of natural and experimentally induced cracks in a granodiorite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Sausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 395, pp.99-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2004.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JB003168⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00021865v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion porphyre cuprifère-épithermaux de type low-sulfidation : analyse structurale et représentation 3D du secteur de Bolcana, monts Apuseni, Roumanie.</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Discrete Fracture Network Simulation Driven by Statistics, Tectonic History and Geomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2846,103 +2846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons learned from practical application of geochemical monitoring methodology to CO2 storage site : specific case of Claye-Souilly project, Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Sausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon Management Technology Conference (CMTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
@@ -2971,103 +2971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to establish CO2 flow/concentration warning levels based on the geochemical monitoring baseline : specific case of CO2 storage at Claye-Souilly (Paris basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Pokryszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Greenhouse Gas Control Technologies (GHGT-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan</w:t>
@@ -3096,51 +3096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic-like modeling of fracture network honoring connectivity data in the geothermal heat exchanger at Soultz-sous-Forêt (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Caumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4099,51 +4099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Donato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Held" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.01.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MWSC9TJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFJQ0RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.10.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP26RS1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8JCV58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083427v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Evans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niitsuma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Jones" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Phillips" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02474.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095845v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lespinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.09.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW6QL43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003168" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Petrov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Poluektov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Golubev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Andreeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kartashov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01517432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01351694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rongier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Straubhaar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Sausse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2016.07.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505675v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. de Donato" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sausse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.12.045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Held" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kohl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Koelbel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2014.01.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MWSC9TJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Henrion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caumon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2013.02.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHSQB2L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pokryszka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quisel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.346" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sterpenich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pironon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;hin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLFJQ0RP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00429910v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-009-9244-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HV4ZXVH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuili&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2006.10.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP26RS1P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156538v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Fourar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2006.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z8JCV58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021865v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.F. Evans" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003168" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083427v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moriya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Niitsuma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Jones" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Phillips" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2004.02474.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lespinasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2004.09.004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFW6QL43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082100v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Andr&#233;-Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Milu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.03.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7QN08JC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215177v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Abdallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tousset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Felix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615480v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon-Drouaillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01615474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Caumon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20132013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970953v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5242/iamg.2011.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Merrien-Soukatchoff" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dunner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clement" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105196v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Petrov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Poluektov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Golubev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Andreeva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Kartashov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04438003v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Despinoy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dogui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/dhmx-5428" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232112v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bataillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01517432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>