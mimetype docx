--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -719,173 +719,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Scientific Exchange in Interwar Germany: August Wilhelm Fehling and the Rockefeller Foundation Fellowships</w:t>
+                <w:t xml:space="preserve">Les séjours en Italie fasciste et en Allemagne nazie des boursiers en sciences sociales de la Fondation Rockefeller : des expériences scientifiques et personnelles contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Tournès, G. Scott-Smith. </w:t>
+              <w:t xml:space="preserve">O. Dard, E. Mattiato, C. Poupault, F. Sallée (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Exchanges : Scholarships and Transnational Circulations in the Contemporary World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berghahn Books, p. 113-126, 2017, 978-1-78533-702-4</w:t>
+              <w:t xml:space="preserve">Voyager dans les Etats autoritaires et totalitaires de l'Europe de l'entre-deux-guerres. Confrontations aux régimes, perceptions des idéologies et comparaisons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Savoie Mont Blanc, p. 203-217, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146630v1</w:t>
+                <w:t xml:space="preserve">hal-05146632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séjours en Italie fasciste et en Allemagne nazie des boursiers en sciences sociales de la Fondation Rockefeller : des expériences scientifiques et personnelles contrastées</w:t>
+                <w:t xml:space="preserve">Managing Scientific Exchange in Interwar Germany: August Wilhelm Fehling and the Rockefeller Foundation Fellowships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">O. Dard, E. Mattiato, C. Poupault, F. Sallée (dir.). </w:t>
+              <w:t xml:space="preserve">L. Tournès, G. Scott-Smith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyager dans les Etats autoritaires et totalitaires de l'Europe de l'entre-deux-guerres. Confrontations aux régimes, perceptions des idéologies et comparaisons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Savoie Mont Blanc, p. 203-217, 2017</w:t>
+              <w:t xml:space="preserve">Global Exchanges : Scholarships and Transnational Circulations in the Contemporary World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, p. 113-126, 2017, 978-1-78533-702-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146632v1</w:t>
+                <w:t xml:space="preserve">hal-05146630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1058,142 +1058,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage transatlantique de Paul Kirchhoff : un ethnologue allemand à l’école de Malinowski et Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, https://works.berose.fr/article3862.html?lang=fr</w:t>
+              <w:t xml:space="preserve">Encyclopédie Bérose des histoires de l'anthropologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127850v1</w:t>
+                <w:t xml:space="preserve">hal-05330049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage transatlantique de Paul Kirchhoff : un ethnologue allemand à l’école de Malinowski et Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Bérose des histoires de l'anthropologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://works.berose.fr/article3862.html?lang=fr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330049v1</w:t>
+                <w:t xml:space="preserve">hal-05127850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1205,311 +1205,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une porte à demi-ouverte ? L’intégration des femmes dans l’« European Social Science Fellowship Program » dans l’Allemagne de l’entre-deux-guerres.</w:t>
+                <w:t xml:space="preserve">A Door Half Open? The Integration of Women into the &amp;quot;European Social Science Fellowship Program&amp;quot; in interwar Germany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/162ye⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/162yf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596360v1</w:t>
+                <w:t xml:space="preserve">hal-05596358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Door Half Open? The Integration of Women into the &amp;quot;European Social Science Fellowship Program&amp;quot; in interwar Germany.</w:t>
+                <w:t xml:space="preserve">Une porte à demi-ouverte ? L’intégration des femmes dans l’« European Social Science Fellowship Program » dans l’Allemagne de l’entre-deux-guerres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/162yf⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/162ye⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596358v1</w:t>
+                <w:t xml:space="preserve">hal-05596360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">August Wilhelm Fehling, fellow maker in interwar Germany</w:t>
+                <w:t xml:space="preserve">August Wilhelm Fehling, &amp;quot;fellow maker&amp;quot; dans l’Allemagne de l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/13r7r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/13r7q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127590v1</w:t>
+                <w:t xml:space="preserve">hal-05127601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">August Wilhelm Fehling, &amp;quot;fellow maker&amp;quot; dans l’Allemagne de l’entre-deux-guerres</w:t>
+                <w:t xml:space="preserve">August Wilhelm Fehling, fellow maker in interwar Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/13r7q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/13r7r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127601v1</w:t>
+                <w:t xml:space="preserve">hal-05127590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1615,165 +1615,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zwischen Politik und Wissenschaft : Handlungsmöglichkeiten des deutschen Ethnologen und diskreten Kommunisten Paul Kirchhoff in Grossbritannien 1932/1933</w:t>
+                <w:t xml:space="preserve">Deutsch-französische Lehrkräfteausbildung im grenznahen Kontext: die Kooperation zwischen der Pädagogischen Hochschule Freiburg und der Université de Haute-Alsace (Mulhouse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gauches dans les minorités allemandes de l’Europe de l’Entre-deux-guerres/Die Linken in den deutschen Minderheiten im Europa der Zwischenkriegszeit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christian Jacques, Pascal Fagot, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Für eine zukunftsfähige Germanistik. DAAD-Tagung mit Partnerländern in Belgien, Frankreich, Luxemburg und den Niederlanden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAAD, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146637v1</w:t>
+                <w:t xml:space="preserve">hal-05146635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deutsch-französische Lehrkräfteausbildung im grenznahen Kontext: die Kooperation zwischen der Pädagogischen Hochschule Freiburg und der Université de Haute-Alsace (Mulhouse)</w:t>
+                <w:t xml:space="preserve">Zwischen Politik und Wissenschaft : Handlungsmöglichkeiten des deutschen Ethnologen und diskreten Kommunisten Paul Kirchhoff in Grossbritannien 1932/1933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Syga-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Für eine zukunftsfähige Germanistik. DAAD-Tagung mit Partnerländern in Belgien, Frankreich, Luxemburg und den Niederlanden</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DAAD, Sep 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Les gauches dans les minorités allemandes de l’Europe de l’Entre-deux-guerres/Die Linken in den deutschen Minderheiten im Europa der Zwischenkriegszeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christian Jacques, Pascal Fagot, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146635v1</w:t>
+                <w:t xml:space="preserve">hal-05146637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler entre la Pologne, l’Allemagne et la France grâce à des financements venus d’Amérique : les boursiers Rockefeller de l’entre-deux-guerres et la construction d’un espace scientifique européen</w:t>
               </w:r>
@@ -1997,51 +1997,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Syga-Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146630v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162ye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162yf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13r7r" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13r7q" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Syga-Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127889v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127970v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128025v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146632v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330029v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127834v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05330049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127850v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162yf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/162ye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13r7q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13r7r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>