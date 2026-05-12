--- v0 (2026-04-01)
+++ v1 (2026-05-12)
@@ -1290,286 +1290,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipschitz stability for an inverse problem for the 2D-Sellers model on a manifold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GLOBAL CARLEMAN ESTIMATES FOR DEGENERATE PARABOLIC OPERATORS WITH APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piermarco Cannarsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martinez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Vancostenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Matematica della Università di Parma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239 (1133), pp.0 - 0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/memo/1133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834728v1</w:t>
+                <w:t xml:space="preserve">hal-01890828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GLOBAL CARLEMAN ESTIMATES FOR DEGENERATE PARABOLIC OPERATORS WITH APPLICATIONS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipschitz stability for an inverse problem for the 2D-Sellers model on a manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Vancostenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memoirs of the American Mathematical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista di Matematica della Università di Parma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.351-389</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890828v1</w:t>
+                <w:t xml:space="preserve">hal-01834728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the insolation function in the nonlinear Sellers climate model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Tort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Vancostenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (5), pp.683-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
@@ -2921,51 +2921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannarsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vancostenoble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0136673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Biccari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vancostenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vancostenoble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453291v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piermarco Cannarsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2019020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genni Fragnelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tort" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.587491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SZ7VPFW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuazua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080731396" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070685609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.12.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDZ69CK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haraux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17949-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannarsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucarini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Urbani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vancostenoble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0136673" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Biccari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hern&#225;ndez-Santamar&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Vancostenoble" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vancostenoble" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020362" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453291v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piermarco Cannarsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889020v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2018007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889042v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2020082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2019020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834726v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2017006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genni Fragnelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1133" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Tort" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2012.03.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994790v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03605302.2011.587491" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994793v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2011.4.761" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629880v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SZ7VPFW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zuazua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080731396" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Raymond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070685609" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635506v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zuazua" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.12.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDZ69CK0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021269v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haraux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084055v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilmos Komornik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17949-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>