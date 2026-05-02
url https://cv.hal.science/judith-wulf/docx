--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judith WULF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris 8 Vincennes-Saint-DenisUR Fabrique du littéraire (Fablitt)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">judith-wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059176903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “À travers tous les alambics de la grammaire”, Les grammairiens au miroir de Victor Hugo »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle en ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.269-285, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uchronie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.765-776, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Steve Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle à la loupe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours rapporté dans L’Histoire de la Révolution française de Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer la Tempête. Michelet et la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 105-123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire la transformation dans L’Insecte de Michelet : une écosémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier; Élisabeth Plas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Michelet et la démocratie naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.183-199, 2021, 978-2-3790-078-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guerre à la rhétorique et paix à la syntaxe ! » : un paradoxe ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jousset; Joël July. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique des énoncés inconvenants et paradoxaux, Aix, PUP, 2020, p. 105-115</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “mots monstres” de Victor Hugo : entre défiguration historique et démonstration chimérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Saminadayar; D. Plassard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature monstre. Une tératologie de l’art et du social (1848-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au présent de L’Éducation sentimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Steve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2017, Didact Français, 978-2-7535-5914-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une lecture des Contemplations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Charles-Wurtz et J. Wulf (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Contemplations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poèmes où le je s’éclipse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Charles-Wurtz et J. Wulf (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Contemplations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 261-277., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “À travers l’espace”. Ici ou là dans Le Spleen de Paris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du Spleen de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 335-348., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du fait de style au fait de langue : le cas des phénomènes d’indétermination topique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style découpeur de réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 75-84., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dénombrement titanique. L’effet-liste dans Quatrevingt-Treize »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lawson, M. Lecolle, M. Raymond dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste et effet-liste en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 261-273., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’échange indistinct : sur l’usage du démonstratif neutre dans On ne badine pas avec l’amour et Il faut qu’une porte soit ouverte ou fermée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Musset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 259-271., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le singulier : perspectives théoriques et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 73-96., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ellipse et élan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bougault et J. Wulf dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar et la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 151-172., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rythmes sémantiques dans Richelieu et la Fronde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelet, Rythmes de la prose, rythme de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 23-33., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singulier : perspectives théoriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bougault; Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-96, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décentrements narratifs dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani; Claire Stolz; Laurent Susini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 8, Jean Bodel, Adam de la Halle, Des Périers, Viau, Voltaire, Hugo, Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.195-210, 2008, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-630-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WJGW7091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reformulation et variation continue en poésie contemporaine ; l’exemple de Lorand Gaspar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation. Marqueurs linguistiques et stratégies énonciatives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 225-235., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Temps de l’aurore, temps du crépuscule»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du théâtre de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 105-118., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture du théâtre de Victor Hugo»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du théâtre de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Linguistique et singularité du texte littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : diachronie / synchronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Travailleurs de la mer, Microlecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridha Bourkhis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explication littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution stylistique à l’analyse de la notion de cohérence : étude de phénomènes singuliers de constitution d’une unité interprétative contextuelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, pp.287-296, 2006, "Études linguistiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le romanesque comme mode mineur ; un interprétant non générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Spiquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo et le romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, pp.19-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’esthéthique romanesque des Travailleurs de la mer de Victor Hugo : s’engager “chemin faisant” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bouju. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Engagement littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-241, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polype et le madrépore comme formations discursives romanesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Naugrette; Guy Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo et la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.169-187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabâchage” et formation du sens romanesque chez Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nigel Harkness; Paul Rowe; Tim Unwin; Jennifer Yee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions/Revisions : Essays in Nineteenth Century French Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.225-239, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adresse lyrique dans Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Fleurs du Mal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.171-182, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la stylistique. Les récits du français au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, p. 41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric BORDAS (dir.). Balzac et la langue. Paris, Éditions Kimé, 2019, 321 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (194), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.194.0136b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anamorphose énonciative dans Les Mémoires d’un veuf de Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10091-1.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie poétique d'une langue commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maira, Renaissance romantique. Mise en fiction du XVIe siècle (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie poétique d’une langue commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07938-5.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déruelle et Jean-Marie Roulin dir., Les Romans de la Révolution, 1790-1912,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Décomposition fécondante » : la chimie organique et les savoirs du vivant chez Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Décompositions fécondantes”. Flaubert et la chimie organique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O. Bivort dir., La Littérature symboliste et la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163, p. 143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Thierry, Lettres sur l’histoire de France, édition d’Aude Déruelle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’unité d’ensemble du drame ; entre théorie et pratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poétique dans L'Itinéraire de Paris à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prosaïque dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, http://www.unicaen.fr/puc/revues/thl/questionsdestyle/print.php?dossier=dossier6&amp;file=04wulf.xml</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix en écho dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix en écho dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°120, p. 46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prosaïque dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitier, Jules Michelet, L’homme histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole populaire/parole littéraire dans les romans de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Reid, Signer Sand : l’œuvre et le nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation du pictural dans l'écriture romanesque de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 6, p. 143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences naturelles dans La Tentation de saint Antoine : entre esthétique et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prevost 2003 : Rictus romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 142, pp.210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millet, éd., Victor Hugo 5. Autour des Orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits de personnages en transformation dans Illusions perdues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 100, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise-modification et désuniformisation dans De la démocratie en Amérique de Tocqueville ; la réflexion politique comme chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 102, p. 48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimère et référence dans L'Homme qui rit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chamarat 2001, Un voyage dans le voyage : L'Orient dans le Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140, pp.468-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Spiquel : Du passant au passeur. Quand Victor Hugo devenait grand-père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.739-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufief-Sanchez 2002, Victor Hugo et le désir de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.740-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic et Manako Ono, Victor Hugo et la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millet, Le Despote oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139, pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchal, Victor Hugo: La Légende des siècles (1° série)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent, Victor Hugo face à l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rétat 2001, Hugo, La Légende des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140, pp.469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légende des siècles de Victor Hugo. Les sombres assonances de l'histoire, textes réunis par José-Luis Diaz&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gleize & A. Laster, 'Les Orientales', illustrations et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 138, pp.723-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hovasse, Victor Hugo t. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Degout 2000, L'Orient avant Les Orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 138, pp.724-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de l'écriture et mise en forme de la subjectivité dans Les Chansons des rues et des bois et Les Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1, p. 115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classique Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Michelet, Histoire de la Révolution française, tome VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. Gallimard, 2019, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Révolution, Jules Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Petitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Saminadayar-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lotterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des Contemplations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Charles-Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 311 p., 2016, Didact. Français, 978-2-7535-5171-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la langue romanesque de Victor Hugo: le partage et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 48, 600 p., 2015, Études romantiques et dix-neuviémistes. Série Hugo, 978-2-8124-3336-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3338-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bougault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.502, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légende des siècles de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlante, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Romanesque hugolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion; Lille, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaïsme linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en abyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et lois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populaire (langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunt (linguistique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace public des Contemplations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit chez Victor Hugo : du spectaculaire au spéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo et la question de l'idiolecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singulière cohérence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Durand, B. Habert, B. Laks, Jul 2008, PARIS, France. p. 1451-1463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judith WULF </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Université Paris 8 Vincennes-Saint-DenisUR Fabrique du littéraire (Fablitt)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">judith-wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059176903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “À travers tous les alambics de la grammaire”, Les grammairiens au miroir de Victor Hugo »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Bordas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle en ses langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.269-285, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Uchronie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle à la loupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.765-776, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de Steve Murphy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle à la loupe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours rapporté dans L’Histoire de la Révolution française de Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer la Tempête. Michelet et la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 105-123, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire la transformation dans L’Insecte de Michelet : une écosémiotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier; Élisabeth Plas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jules Michelet et la démocratie naturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.183-199, 2021, 978-2-3790-078-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Guerre à la rhétorique et paix à la syntaxe ! » : un paradoxe ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jousset; Joël July. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique des énoncés inconvenants et paradoxaux, Aix, PUP, 2020, p. 105-115</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “mots monstres” de Victor Hugo : entre défiguration historique et démonstration chimérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Saminadayar; D. Plassard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature monstre. Une tératologie de l’art et du social (1848-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au présent de L’Éducation sentimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Murphy, Steve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.119-134, 2017, Didact Français, 978-2-7535-5914-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une lecture des Contemplations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Charles-Wurtz et J. Wulf (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Contemplations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les poèmes où le je s’éclipse »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Charles-Wurtz et J. Wulf (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Contemplations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 261-277., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “À travers l’espace”. Ici ou là dans Le Spleen de Paris »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du Spleen de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 335-348., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du fait de style au fait de langue : le cas des phénomènes d’indétermination topique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure Himy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Style découpeur de réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 75-84., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dénombrement titanique. L’effet-liste dans Quatrevingt-Treize »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lawson, M. Lecolle, M. Raymond dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liste et effet-liste en littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, p. 261-273., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’échange indistinct : sur l’usage du démonstratif neutre dans On ne badine pas avec l’amour et Il faut qu’une porte soit ouverte ou fermée »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures de Musset</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 259-271., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le singulier : perspectives théoriques et historiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 73-96., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ellipse et élan »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bougault et J. Wulf dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar et la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 151-172., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rythmes sémantiques dans Richelieu et la Fronde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Michelet, Rythmes de la prose, rythme de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 23-33., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le singulier : perspectives théoriques et historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Bougault; Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stylistiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-96, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les décentrements narratifs dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani; Claire Stolz; Laurent Susini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 8, Jean Bodel, Adam de la Halle, Des Périers, Viau, Voltaire, Hugo, Bernanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université Paris-Sorbonne, pp.195-210, 2008, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 978-2-84050-630-0. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/WJGW7091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reformulation et variation continue en poésie contemporaine ; l’exemple de Lorand Gaspar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reformulation. Marqueurs linguistiques et stratégies énonciatives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 225-235., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Temps de l’aurore, temps du crépuscule»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du théâtre de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, p. 105-118., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une lecture du théâtre de Victor Hugo»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures du théâtre de Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Linguistique et singularité du texte littéraire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lagorgette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : diachronie / synchronie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Travailleurs de la mer, Microlecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ridha Bourkhis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'explication littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Contribution stylistique à l’analyse de la notion de cohérence : étude de phénomènes singuliers de constitution d’une unité interprétative contextuelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Calas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Paris Sorbonne, pp.287-296, 2006, "Études linguistiques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le romanesque comme mode mineur ; un interprétant non générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Spiquel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo et le romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, pp.19-28, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’esthéthique romanesque des Travailleurs de la mer de Victor Hugo : s’engager “chemin faisant” »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bouju. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Engagement littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-241, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le polype et le madrépore comme formations discursives romanesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Naugrette; Guy Rosa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hugo et la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bréal, pp.169-187, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabâchage” et formation du sens romanesque chez Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nigel Harkness; Paul Rowe; Tim Unwin; Jennifer Yee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visions/Revisions : Essays in Nineteenth Century French Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.225-239, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adresse lyrique dans Les Fleurs du Mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Steve Murphy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures des Fleurs du Mal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.171-182, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de la stylistique. Les récits du français au XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203, p. 41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric BORDAS (dir.). Balzac et la langue. Paris, Éditions Kimé, 2019, 321 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (194), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.194.0136b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’anamorphose énonciative dans Les Mémoires d’un veuf de Verlaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, pp.231-246. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10091-1.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Utopie poétique d'une langue commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.125-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Maira, Renaissance romantique. Mise en fiction du XVIe siècle (1814-1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utopie poétique d’une langue commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Nerval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.125-142. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07938-5.p.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Déruelle et Jean-Marie Roulin dir., Les Romans de la Révolution, 1790-1912,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Décomposition fécondante » : la chimie organique et les savoirs du vivant chez Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Décompositions fécondantes”. Flaubert et la chimie organique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O. Bivort dir., La Littérature symboliste et la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 163, p. 143-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Thierry, Lettres sur l’histoire de France, édition d’Aude Déruelle&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 114, pp.240-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poétique dans L'Itinéraire de Paris à Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’unité d’ensemble du drame ; entre théorie et pratique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prosaïque dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, http://www.unicaen.fr/puc/revues/thl/questionsdestyle/print.php?dossier=dossier6&amp;file=04wulf.xml</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix en écho dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix en écho dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°120, p. 46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prosaïque dans Hernani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitier, Jules Michelet, L’homme histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole populaire/parole littéraire dans les romans de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Reid, Signer Sand : l’œuvre et le nom »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (133)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation du pictural dans l'écriture romanesque de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narratologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 6, p. 143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences naturelles dans La Tentation de saint Antoine : entre esthétique et épistémologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prevost 2003 : Rictus romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 142, pp.210-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millet, éd., Victor Hugo 5. Autour des Orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits de personnages en transformation dans Illusions perdues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 100, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise-modification et désuniformisation dans De la démocratie en Amérique de Tocqueville ; la réflexion politique comme chantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'information grammaticale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, N° 102, p. 48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Spiquel : Du passant au passeur. Quand Victor Hugo devenait grand-père</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.739-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chamarat 2001, Un voyage dans le voyage : L'Orient dans le Rhin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140, pp.468-469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimère et référence dans L'Homme qui rit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et travaux (Grenoble)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 62, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04978757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dufief-Sanchez 2002, Victor Hugo et le désir de savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 141, pp.740-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Meschonnic et Manako Ono, Victor Hugo et la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Millet, Le Despote oriental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139, pp.186-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Marchal, Victor Hugo: La Légende des siècles (1° série)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laurent, Victor Hugo face à l'Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Rétat 2001, Hugo, La Légende des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 140, pp.469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légende des siècles de Victor Hugo. Les sombres assonances de l'histoire, textes réunis par José-Luis Diaz&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gleize & A. Laster, 'Les Orientales', illustrations et musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 138, pp.723-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Degout 2000, L'Orient avant Les Orientales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 138, pp.724-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05075014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Hovasse, Victor Hugo t. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05074981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de l'écriture et mise en forme de la subjectivité dans Les Chansons des rues et des bois et Les Travailleurs de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Année Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, n° 1, p. 115-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle à la loupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classique Garnier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Michelet, Histoire de la Révolution française, tome VII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paule Petitier. Gallimard, 2019, Bibliothèque de la Pléiade</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la Révolution, Jules Michelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Petitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Saminadayar-Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lotterie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures des Contemplations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Charles-Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 311 p., 2016, Didact. Français, 978-2-7535-5171-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sur la langue romanesque de Victor Hugo: le partage et la composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 48, 600 p., 2015, Études romantiques et dix-neuviémistes. Série Hugo, 978-2-8124-3336-8. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3338-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stylistiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bougault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, pp.502, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légende des siècles de Victor Hugo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlante, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Romanesque hugolien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion; Lille, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en abyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jargon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaïsme linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règles et lois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montage discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Populaire (langue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunt (linguistique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sublimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tragique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épopée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Victor Hugo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’espace public des Contemplations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit chez Victor Hugo : du spectaculaire au spéculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo et la question de l'idiolecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04733610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Singulière cohérence »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Wulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Durand, B. Habert, B. Laks, Jul 2008, PARIS, France. p. 1451-1463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05071445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46E72EB5"/>
+    <w:nsid w:val="852E42DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-wulf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059176903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wulf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJGW7091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.194.0136b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10091-1.p.0231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075060v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074981v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075014v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03253937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Charles-Wurtz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3338-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bougault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127451v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127446v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127419v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/judith-wulf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059176903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075465v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Wulf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978678v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127271v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130295v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03292093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071474v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071465v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071457v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071454v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/WJGW7091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071451v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071406v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978793v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.194.0136b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10091-1.p.0231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130400v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14968" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130397v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07938-5.p.0125" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03194313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074926v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733591v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733589v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978770v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733604v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075212v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075124v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075072v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05075014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05074981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733605v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03253937v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Charles-Wurtz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03248302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3338-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bougault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127449v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127446v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127451v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127400v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127465v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127443v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127412v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127462v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127415v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127409v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127441v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127386v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127406v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05071445v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>