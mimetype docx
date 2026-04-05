--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -1498,51 +1498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4138DD63"/>
+    <w:nsid w:val="B265951E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>