--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1498,51 +1498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B265951E"/>
+    <w:nsid w:val="899E3FA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>