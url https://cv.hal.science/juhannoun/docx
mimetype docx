--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -1,1443 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1392 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Judith Hannoun </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de la science ouverte et gestion des données de la recherche au MAP UPR CNRS 2002</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">juhannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7897-9058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312185X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=CLLMW-0AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-5881-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs et leurs archives : l’exemple d’ODSAS : Plateforme d’archivage, de manipulation et d’annotation des ressources numériques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La nouvelle vie numérique des archives et collections ethnographiques, 51, pp.15992. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.15992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RGPD dans un laboratoire de recherche : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CODAPRO, Dec 2024, Aix-en -Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chercheurs et leurs archives : l'exemple d'ODSAS, plateforme d’archivage, de manipulation et d’annotation des ressources numériques en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valoriser les archives des ethnologues : usages contemporains des collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris / Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consortium des archives des ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée inter-consortium d'Huma-Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropological archives: the french context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Social Anthropology in Oceania Conference - ASAO 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Social Anthropology in Oceania Feb 2015, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium des archives des ethnologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "images des géographes : cartes et photographies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des données en SHS : des questions juridiques et éthiques à poser au niveau européen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ginouvès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation à l'infrastructure de recherche DARIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plate-forme d'archivage et de manipulation des données de la recherche pour la médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur les questions de droit et d'éthique pour la diffusion des données de la recherche en sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00646483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consortium des archives des ethnologues : 2011-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Huma-Num. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODSAS : une plateforme d’archives scientifiques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Séminaire ITEM – Editions &amp; Corpus numériques, Laboratoire ITEM - Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01290405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation à long terme des documents numérisés : conseils pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01813928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives des chercheurs : numérisation, documentation et valorisation. Formation pour le réseau Mistral-Doc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01814004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation à long terme des documents numérisés : conseils pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01241382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les questions juridiques et éthiques liées aux images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01267261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des archives des ethnologues : enjeux et opportunités pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Hannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://humanum.hypotheses.org/1110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId32"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1498,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="899E3FA6"/>
+    <w:nsid w:val="44479DD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1729,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juhannoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7897-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312185X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5881-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693848v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.15992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908577v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813971v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813895v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01290405v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01813928v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01814004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01241382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01267261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/juhannoun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7897-9058" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312185X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=CLLMW-0AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5881-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hannoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.15992" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813971v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Mouton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ginouv&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00646483v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01290405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01813928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01814004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01241382v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01267261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>