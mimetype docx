--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2473,399 +2473,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
+                <w:t xml:space="preserve">A growing bacterial colony in two dimensions as an active nematic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+                <w:t xml:space="preserve">D. Dell'Arciprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+                <w:t xml:space="preserve">M. L. Blow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">A.T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+                <w:t xml:space="preserve">F. D. C. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.4190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06370-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849589v1</w:t>
+                <w:t xml:space="preserve">hal-01989743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A growing bacterial colony in two dimensions as an active nematic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic interaction of a self-propelling particle with a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dell'Arciprete</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. D. C. Farrell</w:t>
+                <w:t xml:space="preserve">Aloïs Würger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06370-3⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.39 (1-9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11649-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989743v1</w:t>
+                <w:t xml:space="preserve">hal-01803430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interaction of a self-propelling particle with a wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Würger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (3), pp.39 (1-9). </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11649-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803430v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of Blue Phase Liquid Crystal with Simple Liquids: Elastic Emulsions and Cubic Fluid Cylinders</w:t>
               </w:r>
@@ -3362,51 +3362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics Defines the Stable Swimming Direction of Spherical Squirmers in a Nematic Liquid Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïs Würger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Stratford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4838,554 +4838,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of the uniaxial and biaxial soft―core Gay―Berne model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zannoni</w:t>
+                <w:t xml:space="preserve">Self-assembly and nonlinear dynamics of dimeric colloidal rotors in cholesterics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (13), pp.134119</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (26), pp.267802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540526v1</w:t>
+                <w:t xml:space="preserve">hal-01540524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-quenched defect glass in a colloid-nematic liquid crystal composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wck Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (6052), pp.79--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly and nonlinear dynamics of dimeric colloidal rotors in cholesterics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Marenduzzo</w:t>
+                <w:t xml:space="preserve">Phase diagram of the uniaxial and biaxial soft―core Gay―Berne model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (26), pp.267802</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (13), pp.134119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540524v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical temperature molecular dynamics simulations applied to phase transitions in liquid crystalline systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark R Wilson</w:t>
+                <w:t xml:space="preserve">Colloids in liquid crystals: a lattice Boltzmann study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (22), pp.224902</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (46), pp.10547--10552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540531v1</w:t>
+                <w:t xml:space="preserve">hal-01540530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in liquid crystals: a lattice Boltzmann study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Me Cates</w:t>
+                <w:t xml:space="preserve">Statistical temperature molecular dynamics simulations applied to phase transitions in liquid crystalline systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (46), pp.10547--10552</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (22), pp.224902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540530v1</w:t>
+                <w:t xml:space="preserve">hal-01540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloids in cholesterics: size-dependent defects and non-Stokesian microrheology</w:t>
               </w:r>
@@ -5656,64 +5656,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soft-core Gay―Berne model for the simulation of liquid crystals by Hamiltonian replica exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Berardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6235,51 +6235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishish Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pothukuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinadha Gidituri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vrqb-nf6x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682818v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carrasco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Lintuvuori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00108K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimo Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-023-00145-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.27.13801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Samatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.024001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S Lintuvuori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengdi Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abbasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.014001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.188202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyusarchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yaremchuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2169872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stratford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.228002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02352B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stratford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marenduzzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01249d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.123101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01249D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989743v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Arciprete" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Blow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Brown" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. C. Farrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06370-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11649-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.037802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2018.1492037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. F. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Brackley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.068001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540512v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan T Brown" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marenduzzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01353h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D Vladescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Vissers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01831e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stratford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1411-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Pawsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiribocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marenduzzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Henrich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Karjalainen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Veikko Telkki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Lantto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Vaara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Pawsey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Clegg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Morozov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany A Wood" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Hj Thijssen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zannoni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Wood" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Schofield" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wck Poon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540524v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540531v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540530v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ilnytskyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak E Hughes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna M Stimson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Slim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav M Ilnytskyi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Straka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishish Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pothukuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinadha Gidituri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vrqb-nf6x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682818v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carrasco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Lintuvuori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00108K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimo Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-023-00145-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.27.13801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Samatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.024001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S Lintuvuori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengdi Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abbasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.014001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.188202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyusarchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yaremchuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2169872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stratford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.228002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02352B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stratford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marenduzzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01249d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.123101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01249D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Arciprete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Blow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. C. Farrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06370-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11649-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.037802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2018.1492037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. F. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Brackley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.068001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540512v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan T Brown" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marenduzzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01353h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D Vladescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Vissers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01831e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stratford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1411-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Pawsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiribocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marenduzzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Henrich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Karjalainen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Veikko Telkki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Lantto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Vaara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Pawsey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Clegg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Morozov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany A Wood" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Hj Thijssen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Wood" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Schofield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wck Poon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zannoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ilnytskyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak E Hughes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna M Stimson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Slim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav M Ilnytskyi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Straka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>