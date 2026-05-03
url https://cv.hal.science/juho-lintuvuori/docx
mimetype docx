--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,5878 +217,6012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Nonequilibrium Interactions of Catalytic Microswimmers Using Phoretically Responsive Nanotracers</w:t>
+                <w:t xml:space="preserve">Emergent synchronization and defect dynamics in confined chiral active suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celso Carrasco</w:t>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Martinet</w:t>
+                <w:t xml:space="preserve">Leilei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaiyi Shen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">Shishuang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Palacci</w:t>
+                <w:t xml:space="preserve">Chenlu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaili Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c18078⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8 (2), pp.023045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qb6l-bqpv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682818v2</w:t>
+                <w:t xml:space="preserve">hal-05607916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia-driven propulsion of asymmetric spinner-dimers at moderate Reynolds numbers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of Nonequilibrium Interactions of Catalytic Microswimmers Using Phoretically Responsive Nanotracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Palacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SM00108K⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (11), pp.11133-11145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c18078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096885v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programming structural and magnetic anisotropy for tailored interaction and control of soft microrobots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inertia-driven propulsion of asymmetric spinner-dimers at moderate Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuechen Zhu</w:t>
+                <w:t xml:space="preserve">Dongfang Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingyu Ni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juho Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (20), pp.4021-4028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44172-023-00145-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00108K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535013v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active microrheology of fluids with orientational order</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programming structural and magnetic anisotropy for tailored interaction and control of soft microrobots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Würger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yimo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuechen Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5488/cmp.27.13801⟩</w:t>
+              <w:t xml:space="preserve">Communications Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44172-023-00145-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535019v1</w:t>
+                <w:t xml:space="preserve">hal-04535013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microswimmers Knead Nematics into Cholesterics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active microrheology of fluids with orientational order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Würger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238301⟩</w:t>
+              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.13801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5488/cmp.27.13801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600403v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Synchronization of Chiral Microswimmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sotiris Samatas</w:t>
+                <w:t xml:space="preserve">Microswimmers Knead Nematics into Cholesterics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavesh Gautam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (2), pp.024001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.024001⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 132 (23), pp.238301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.238301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945205v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drifting/Diffusive Regime Transition of Deformable Particles in a Honeycomb Network</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic Synchronization of Chiral Microswimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Abbasi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sotiris Samatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (1), pp.014001. </w:t>
+              <w:t xml:space="preserve">, 2023, 130 (2), pp.024001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.014001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.024001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872584v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Flows Drive Cavitation in Spinner Monolayers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Drifting/Diffusive Regime Transition of Deformable Particles in a Honeycomb Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hengdi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 130 (18), pp.188202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.188202⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 130 (1), pp.014001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186214v1</w:t>
+                <w:t xml:space="preserve">hal-03872584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided- and self-assembly of liquid crystalline nanoparticles in bulk and in solution: computer simulation studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Yaremchuk</w:t>
+                <w:t xml:space="preserve">Collective Flows Drive Cavitation in Spinner Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (1), pp.74-97. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (18), pp.188202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678292.2023.2169872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.130.188202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171417v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorientation dynamics of microswimmers at fluid-fluid interfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aided- and self-assembly of liquid crystalline nanoparticles in bulk and in solution: computer simulation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Würger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Slyusarchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yaremchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grenzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.L042001⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.74-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2023.2169872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651581v1</w:t>
+                <w:t xml:space="preserve">hal-04171417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a spherical colloid at a liquid interface: A lattice Boltzmann study</w:t>
+                <w:t xml:space="preserve">Reorientation dynamics of microswimmers at fluid-fluid interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harinadha Gidituri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Würger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0047530⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (4), pp.L042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.L042001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224088v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of a spherical colloid at a liquid interface: A lattice Boltzmann study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harinadha Gidituri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Boudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Barois</w:t>
+                <w:t xml:space="preserve">Alois Würger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Deblais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0047530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298591v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting and Extraction of Self-Propelled Chiral Particles by Polarized Wall Currents</w:t>
+                <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Kellay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238003⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036916v1</w:t>
+                <w:t xml:space="preserve">hal-03298591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic clustering and emergent phase separation of spherical spinners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+                <w:t xml:space="preserve">Sorting and Extraction of Self-Propelled Chiral Particles by Polarized Wall Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013358⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (23), pp.238003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520458v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Crystallization in a Carpet of Inertial Spinners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamic clustering and emergent phase separation of spherical spinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.228002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.013358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028636v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and control of a bottleneck-induced traffic-jam transition for self-propelled particles in a track</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kellay</w:t>
+                <w:t xml:space="preserve">Two-Phase Crystallization in a Carpet of Inertial Spinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052605⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.228002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129176v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic self-assembly of active colloids: chiral spinners and dynamic crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alois Würger</w:t>
+                <w:t xml:space="preserve">Characterization and control of a bottleneck-induced traffic-jam transition for self-propelled particles in a track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM02352B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052605 (1-9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078839v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+                <w:t xml:space="preserve">Hydrodynamic self-assembly of active colloids: chiral spinners and dynamic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (34), pp.6896-6902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm01249d⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM02352B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452706v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity induced formation of spinners and polar order of spherical microswimmers on a surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.123101⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (34), pp.6896-6902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01249d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290548v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Gravity induced formation of spinners and polar order of spherical microswimmers on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01249D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.123101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290535v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A growing bacterial colony in two dimensions as an active nematic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.4190. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (34), pp.6896-6902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06370-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01249D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989743v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interaction of a self-propelling particle with a wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A growing bacterial colony in two dimensions as an active nematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Würger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">D. Dell'Arciprete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Blow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. C. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11649-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.4190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06370-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803430v1</w:t>
+                <w:t xml:space="preserve">hal-01989743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">Hydrodynamic interaction of a self-propelling particle with a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aloïs Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.39 (1-9). </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11649-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849589v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of Blue Phase Liquid Crystal with Simple Liquids: Elastic Emulsions and Cubic Fluid Cylinders</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Cates</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.037802⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849588v1</w:t>
+                <w:t xml:space="preserve">hal-01849589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixtures of Blue Phase Liquid Crystal with Simple Liquids: Elastic Emulsions and Cubic Fluid Cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120 (18), pp.188002 (1-5). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.037802 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.037802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792275v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent chirality in achiral liquid crystals: insights from molecular simulation models of the behaviour of bent-core mesogens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gary Yu</w:t>
+                <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Walker</w:t>
+                <w:t xml:space="preserve">T. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R Wilson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Henri H Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Vaudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678292.2018.1492037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (18), pp.188002 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068218v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic elasticity and dynamics of the bacterial chromosome: A simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. C. F. Pereira</w:t>
+                <w:t xml:space="preserve">Emergent chirality in achiral liquid crystals: insights from molecular simulation models of the behaviour of bent-core mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Brackley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+                <w:t xml:space="preserve">Gary Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orlandini</w:t>
+                <w:t xml:space="preserve">Martin Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4995992⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (13-15), pp.1996-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2018.1492037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540509v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics Defines the Stable Swimming Direction of Spherical Squirmers in a Nematic Liquid Crystal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Entropic elasticity and dynamics of the bacterial chromosome: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Brackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Stratford</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orlandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.044908 (1-14). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.068001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01540510v1</w:t>
+                <w:t xml:space="preserve">hal-01540509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic oscillations and variable swimming speed in squirmers close to repulsive walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Davide Marenduzzo</w:t>
+                <w:t xml:space="preserve">Hydrodynamics Defines the Stable Swimming Direction of Spherical Squirmers in a Nematic Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01353h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (6), pp.068001 (1-6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.068001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540512v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming in a crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan T Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana D Vladescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teun Vissers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Schwarz-Linek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (1), pp.131-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01831e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large colloids in cholesteric liquid crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamic oscillations and variable swimming speed in squirmers close to repulsive walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan T Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.7959-7968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01353h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-015-1411-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01540514v1</w:t>
+                <w:t xml:space="preserve">hal-01540512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal particles at chiral liquid crystal interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+                <w:t xml:space="preserve">Large colloids in cholesteric liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (6), pp.1496-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-015-1411-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540516v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of colloidal intrusions in liquid crystals: A simulation perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Marenduzzo</w:t>
+                <w:t xml:space="preserve">Colloidal particles at chiral liquid crystal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Pawsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.1--27</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.32--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540515v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of colloid-cholesteric composites provides a possible route to switchable optical materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O Henrich</w:t>
+                <w:t xml:space="preserve">The dynamics of colloidal intrusions in liquid crystals: A simulation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tiribocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.3954</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540518v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching hydrodynamics in liquid crystal devices: a simulation perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of colloid-cholesteric composites provides a possible route to switchable optical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.4580</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540517v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant-pressure simulations of Gay―Berne liquid-crystalline phases in cylindrical nanocavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching hydrodynamics in liquid crystal devices: a simulation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tiribocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Henrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouni Karjalainen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juha Vaara</w:t>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (33), pp.14047--14057</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.4580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540519v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal templating at a cholesteric-oil interface: Assembly guided by an array of disclination lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant-pressure simulations of Gay―Berne liquid-crystalline phases in cylindrical nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville-Veikko Telkki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perttu Lantto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Vaara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (18), pp.187801</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (33), pp.14047--14057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540520v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk rheology and microrheology of active fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloidal templating at a cholesteric-oil interface: Assembly guided by an array of disclination lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Pawsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Foffano</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (10), pp.1--11</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (18), pp.187801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540523v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in active fluids: Anomalous microrheology and negative drag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulk rheology and microrheology of active fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Foffano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (2), pp.028103</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (10), pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540521v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal particles at the interface between an isotropic liquid and a chiral liquid crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloids in active fluids: Anomalous microrheology and negative drag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (32), pp.8422--8428</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.028103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540522v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly and nonlinear dynamics of dimeric colloidal rotors in cholesterics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colloidal particles at the interface between an isotropic liquid and a chiral liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne C Pawsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany A Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Hj Thijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (26), pp.267802</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (32), pp.8422--8428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540524v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-quenched defect glass in a colloid-nematic liquid crystal composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly and nonlinear dynamics of dimeric colloidal rotors in cholesterics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marenduzzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wck Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334 (6052), pp.79--83</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (26), pp.267802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540525v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of the uniaxial and biaxial soft―core Gay―Berne model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zannoni</w:t>
+                <w:t xml:space="preserve">A self-quenched defect glass in a colloid-nematic liquid crystal composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ta Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Schofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wck Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (13), pp.134119</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6052), pp.79--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540526v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in liquid crystals: a lattice Boltzmann study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Me Cates</w:t>
+                <w:t xml:space="preserve">Phase diagram of the uniaxial and biaxial soft―core Gay―Berne model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (46), pp.10547--10552</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (13), pp.134119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540530v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical temperature molecular dynamics simulations applied to phase transitions in liquid crystalline systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark R Wilson</w:t>
+                <w:t xml:space="preserve">Colloids in liquid crystals: a lattice Boltzmann study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 132 (22), pp.224902</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (46), pp.10547--10552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540531v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in cholesterics: size-dependent defects and non-Stokesian microrheology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D Marenduzzo</w:t>
+                <w:t xml:space="preserve">Statistical temperature molecular dynamics simulations applied to phase transitions in liquid crystalline systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (17), pp.178302</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (22), pp.224902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540528v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of bulk phases formed by polyphilic liquid crystal dendrimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloids in cholesterics: size-dependent defects and non-Stokesian microrheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark R Wilson</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (17), pp.178302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540527v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coarse-grained simulation study of mesophase formation in a series of rod―coil multiblock copolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Simulation of bulk phases formed by polyphilic liquid crystal dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Ilnytskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (12), pp.2116--2125</w:t>
+              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540532v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soft-core Gay―Berne model for the simulation of liquid crystals by Hamiltonian replica exchange</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A coarse-grained simulation study of mesophase formation in a series of rod―coil multiblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (17), pp.174107</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (12), pp.2116--2125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540533v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new anisotropic soft-core model for the simulation of liquid crystal mesophases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A soft-core Gay―Berne model for the simulation of liquid crystals by Hamiltonian replica exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (4), pp.044906</w:t>
+              <w:t xml:space="preserve">, 2009, 131 (17), pp.174107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540534v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of soft-core potentials for the simulation of mesogenic molecules and molecules composed of rigid and flexible segments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A new anisotropic soft-core model for the simulation of liquid crystal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 178 (10), pp.724--731</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (4), pp.044906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540535v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An investigation of soft-core potentials for the simulation of mesogenic molecules and molecules composed of rigid and flexible segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zak E Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna M Stimson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav M Ilnytskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (10), pp.724--731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance parameters of atomic xenon dissolved in Gay-Berne model liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Straka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Vaara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (3), pp.031707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6235,51 +6369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishish Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pothukuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinadha Gidituri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vrqb-nf6x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682818v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carrasco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18078" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096885v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Lintuvuori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00108K" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimo Yan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Zhu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Ni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-023-00145-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;rger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.27.13801" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600403v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Gautam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945205v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Samatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.024001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872584v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S Lintuvuori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengdi Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abbasi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.014001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.188202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171417v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyusarchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yaremchuk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2169872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stratford" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047530" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013358" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.228002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052605" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02352B" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stratford" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marenduzzo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01249d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.123101" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290535v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01249D" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Arciprete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Blow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Brown" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. C. Farrell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06370-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11649-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cates" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.037802" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wilson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2018.1492037" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. F. Pereira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Brackley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.068001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540512v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan T Brown" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marenduzzo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01353h" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D Vladescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Vissers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01831e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540514v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stratford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1411-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Pawsey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiribocchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marenduzzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540518v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Henrich" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cates" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540517v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540519v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Karjalainen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Veikko Telkki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Lantto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Vaara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540520v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Pawsey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Clegg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540523v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Morozov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany A Wood" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Hj Thijssen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540524v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Wood" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Schofield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wck Poon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540526v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zannoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540531v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540527v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ilnytskyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540533v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak E Hughes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna M Stimson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Slim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav M Ilnytskyi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540536v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Straka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishish Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pothukuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinadha Gidituri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vrqb-nf6x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishuang Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qb6l-bqpv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682818v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carrasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Lintuvuori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00108K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimo Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-023-00145-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;rger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.27.13801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Gautam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Samatas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.024001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S Lintuvuori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengdi Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abbasi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.014001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.188202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyusarchuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yaremchuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2169872" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stratford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.228002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052605" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02352B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stratford" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marenduzzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01249d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.123101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01249D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989743v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Arciprete" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Blow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Brown" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. C. Farrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06370-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11649-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cates" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.037802" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2018.1492037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. F. Pereira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Brackley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.068001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan T Brown" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D Vladescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Vissers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01831e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marenduzzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01353h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stratford" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1411-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Pawsey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiribocchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marenduzzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Henrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Karjalainen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Veikko Telkki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Lantto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Vaara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Pawsey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Clegg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Morozov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany A Wood" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Hj Thijssen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540524v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Wood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Schofield" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wck Poon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zannoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ilnytskyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak E Hughes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna M Stimson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Slim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav M Ilnytskyi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Straka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>