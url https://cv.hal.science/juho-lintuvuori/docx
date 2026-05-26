--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1601,4628 +1601,4762 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lacouture</w:t>
+                <w:t xml:space="preserve">J. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T. Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Deblais</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deblais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+              <w:t xml:space="preserve">, 2021, 6 (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298591v1</w:t>
+                <w:t xml:space="preserve">hal-05617931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting and Extraction of Self-Propelled Chiral Particles by Polarized Wall Currents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">From collections of independent, mindless robots to flexible, mobile, and directional superstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lacouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238003⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (56), pp.eabd0272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abd0272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036916v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic clustering and emergent phase separation of spherical spinners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.013358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.013358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Phase Crystallization in a Carpet of Inertial Spinners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+                <w:t xml:space="preserve">Sorting and Extraction of Self-Propelled Chiral Particles by Polarized Wall Currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 125 (22), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 125 (23), pp.238003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.238003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.228002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03028636v1</w:t>
+                <w:t xml:space="preserve">hal-03036916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and control of a bottleneck-induced traffic-jam transition for self-propelled particles in a track</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Kellay</w:t>
+                <w:t xml:space="preserve">Two-Phase Crystallization in a Carpet of Inertial Spinners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052605⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.125.228002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129176v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic self-assembly of active colloids: chiral spinners and dynamic crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alois Würger</w:t>
+                <w:t xml:space="preserve">Characterization and control of a bottleneck-induced traffic-jam transition for self-propelled particles in a track</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Kellay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM02352B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), pp.052605 (1-9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078839v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+                <w:t xml:space="preserve">Hydrodynamic self-assembly of active colloids: chiral spinners and dynamic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alois Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15 (34), pp.6896-6902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9sm01249d⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15 (7), pp.1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM02352B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452706v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity induced formation of spinners and polar order of spherical microswimmers on a surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.123101⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (34), pp.6896-6902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9sm01249d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290548v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Foffano</w:t>
+                <w:t xml:space="preserve">Gravity induced formation of spinners and polar order of spherical microswimmers on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01249D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.123101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290535v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A growing bacterial colony in two dimensions as an active nematic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. D. C. Farrell</w:t>
+                <w:t xml:space="preserve">Dynamic clustering and re-dispersion in concentrated colloid-active gel composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Foffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06370-3⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (34), pp.6896-6902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01249D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989743v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic interaction of a self-propelling particle with a wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ananyo Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragya Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïs Würger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11649-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (27), pp.6934-6939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803430v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonequilibrium force can stabilize 2D active nematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A growing bacterial colony in two dimensions as an active nematic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragya Srivastava</w:t>
+                <w:t xml:space="preserve">D. Dell'Arciprete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cristina Marchetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">M. L. Blow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Ramaswamy</w:t>
+                <w:t xml:space="preserve">A.T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. C. Farrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1720607115⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.4190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06370-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849589v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of Blue Phase Liquid Crystal with Simple Liquids: Elastic Emulsions and Cubic Fluid Cylinders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodynamic interaction of a self-propelling particle with a wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaiyi Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.037802⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (3), pp.39 (1-9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11649-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849588v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Guérin</w:t>
+                <w:t xml:space="preserve">Mixtures of Blue Phase Liquid Crystal with Simple Liquids: Elastic Emulsions and Cubic Fluid Cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Henri H Delville</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. E. Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120 (18), pp.188002 (1-5). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 121 (3), pp.037802 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.037802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792275v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent chirality in achiral liquid crystals: insights from molecular simulation models of the behaviour of bent-core mesogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">Boundaries Control Collective Dynamics of Inertial Self-Propelled Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Deblais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Yu</w:t>
+                <w:t xml:space="preserve">Pierre-Henri H Delville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Walker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémi Vaudaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02678292.2018.1492037⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120 (18), pp.188002 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.120.188002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068218v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic elasticity and dynamics of the bacterial chromosome: A simulation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent chirality in achiral liquid crystals: insights from molecular simulation models of the behaviour of bent-core mesogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. F. Pereira</w:t>
+                <w:t xml:space="preserve">Martin Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Brackley</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Orlandini</w:t>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4995992⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (13-15), pp.1996-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2018.1492037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540509v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics Defines the Stable Swimming Direction of Spherical Squirmers in a Nematic Liquid Crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropic elasticity and dynamics of the bacterial chromosome: A simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Brackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Stratford</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orlandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.068001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147 (4), pp.044908 (1-14). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540510v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swimming in a crystal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrodynamics Defines the Stable Swimming Direction of Spherical Squirmers in a Nematic Liquid Crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïs Würger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01831e⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (6), pp.068001 (1-6). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.068001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540513v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic oscillations and variable swimming speed in squirmers close to repulsive walls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Swimming in a crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidan T Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Stratford</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana D Vladescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Marenduzzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teun Vissers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Schwarz-Linek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 12 (38), pp.7959-7968. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm01353h⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 12 (1), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01831e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540512v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large colloids in cholesteric liquid crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Stratford</w:t>
+                <w:t xml:space="preserve">Hydrodynamic oscillations and variable swimming speed in squirmers close to repulsive walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan T Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+                <w:t xml:space="preserve">Davide Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 161 (6), pp.1496-1507. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (38), pp.7959-7968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10955-015-1411-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6sm01353h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540514v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal particles at chiral liquid crystal interfaces</w:t>
+                <w:t xml:space="preserve">Large colloids in cholesteric liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C Pawsey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (6), pp.1496-1507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10955-015-1411-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540516v1</w:t>
+                <w:t xml:space="preserve">hal-01540514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of colloidal intrusions in liquid crystals: A simulation perspective</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal particles at chiral liquid crystal interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Marenduzzo</w:t>
+                <w:t xml:space="preserve">Anne C Pawsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.1--27</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (2), pp.32--37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540515v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of colloid-cholesteric composites provides a possible route to switchable optical materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dynamics of colloidal intrusions in liquid crystals: A simulation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Henrich</w:t>
+                <w:t xml:space="preserve">G Foffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Me Cates</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A Tiribocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.3954</w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.1--27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540518v1</w:t>
+                <w:t xml:space="preserve">hal-01540515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching hydrodynamics in liquid crystal devices: a simulation perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Self-assembly of colloid-cholesteric composites provides a possible route to switchable optical materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10, pp.4580</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540517v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant-pressure simulations of Gay―Berne liquid-crystalline phases in cylindrical nanocavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switching hydrodynamics in liquid crystal devices: a simulation perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Tiribocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jouni Karjalainen</w:t>
+                <w:t xml:space="preserve">O Henrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juha Vaara</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (33), pp.14047--14057</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.4580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540519v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal templating at a cholesteric-oil interface: Assembly guided by an array of disclination lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant-pressure simulations of Gay―Berne liquid-crystalline phases in cylindrical nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouni Karjalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ac Pawsey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Me Cates</w:t>
+                <w:t xml:space="preserve">Ville-Veikko Telkki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ps Clegg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perttu Lantto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Vaara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (18), pp.187801</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (33), pp.14047--14057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540520v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk rheology and microrheology of active fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal templating at a cholesteric-oil interface: Assembly guided by an array of disclination lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ac Pawsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (10), pp.1--11</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (18), pp.187801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540523v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in active fluids: Anomalous microrheology and negative drag</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Bulk rheology and microrheology of active fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Foffano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Cates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (2), pp.028103</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (10), pp.1--11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540521v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal particles at the interface between an isotropic liquid and a chiral liquid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colloids in active fluids: Anomalous microrheology and negative drag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foffano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne C Pawsey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (32), pp.8422--8428</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.028103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540522v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly and nonlinear dynamics of dimeric colloidal rotors in cholesterics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal particles at the interface between an isotropic liquid and a chiral liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Marenduzzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne C Pawsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany A Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Job Hj Thijssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (26), pp.267802</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (32), pp.8422--8428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540524v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-quenched defect glass in a colloid-nematic liquid crystal composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ta Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab Schofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wck Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334 (6052), pp.79--83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram of the uniaxial and biaxial soft―core Gay―Berne model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudio Zannoni</w:t>
+                <w:t xml:space="preserve">Self-assembly and nonlinear dynamics of dimeric colloidal rotors in cholesterics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 135 (13), pp.134119</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (26), pp.267802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540526v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in liquid crystals: a lattice Boltzmann study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Me Cates</w:t>
+                <w:t xml:space="preserve">Phase diagram of the uniaxial and biaxial soft―core Gay―Berne model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zannoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (46), pp.10547--10552</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (13), pp.134119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540530v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical temperature molecular dynamics simulations applied to phase transitions in liquid crystalline systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 132 (22), pp.224902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloids in cholesterics: size-dependent defects and non-Stokesian microrheology</w:t>
+                <w:t xml:space="preserve">Colloids in liquid crystals: a lattice Boltzmann study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Stratford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Cates</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (17), pp.178302</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (46), pp.10547--10552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540528v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of bulk phases formed by polyphilic liquid crystal dendrimers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloids in cholesterics: size-dependent defects and non-Stokesian microrheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark R Wilson</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Stratford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marenduzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (17), pp.178302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540527v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coarse-grained simulation study of mesophase formation in a series of rod―coil multiblock copolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Simulation of bulk phases formed by polyphilic liquid crystal dendrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Ilnytskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (12), pp.2116--2125</w:t>
+              <w:t xml:space="preserve">Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540532v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soft-core Gay―Berne model for the simulation of liquid crystals by Hamiltonian replica exchange</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coarse-grained simulation study of mesophase formation in a series of rod―coil multiblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (17), pp.174107</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (12), pp.2116--2125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540533v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new anisotropic soft-core model for the simulation of liquid crystal mesophases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A soft-core Gay―Berne model for the simulation of liquid crystals by Hamiltonian replica exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Berardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 128 (4), pp.044906</w:t>
+              <w:t xml:space="preserve">, 2009, 131 (17), pp.174107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540534v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation of soft-core potentials for the simulation of mesogenic molecules and molecules composed of rigid and flexible segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zak E Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna M Stimson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav M Ilnytskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (10), pp.724--731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new anisotropic soft-core model for the simulation of liquid crystal mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juho S Lintuvuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (4), pp.044906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nuclear magnetic resonance parameters of atomic xenon dissolved in Gay-Berne model liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juho S. Lintuvuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Straka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Vaara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75 (3), pp.031707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId190"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6369,51 +6503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishish Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pothukuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinadha Gidituri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vrqb-nf6x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishuang Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qb6l-bqpv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682818v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carrasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Lintuvuori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00108K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimo Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-023-00145-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;rger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.27.13801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Gautam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Samatas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.024001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S Lintuvuori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengdi Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abbasi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.014001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.188202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyusarchuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yaremchuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2169872" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stratford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013358" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028636v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.228002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052605" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02352B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452706v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stratford" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marenduzzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01249d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290548v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.123101" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01249D" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989743v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Arciprete" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Blow" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Brown" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. C. Farrell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06370-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803430v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11649-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cates" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.037802" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Yu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2018.1492037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. F. Pereira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Brackley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995992" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540510v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.068001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540513v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan T Brown" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D Vladescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Vissers" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01831e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540512v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marenduzzo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01353h" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stratford" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1411-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540516v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Pawsey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540515v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiribocchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marenduzzo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Henrich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cates" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540519v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Karjalainen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Veikko Telkki" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Lantto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Vaara" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540520v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Pawsey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Clegg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Morozov" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540522v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany A Wood" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Hj Thijssen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540524v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Wood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Schofield" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wck Poon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540526v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zannoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540528v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ilnytskyi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540533v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540534v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak E Hughes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna M Stimson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Slim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav M Ilnytskyi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Straka" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishish Mishra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harish Pothukuchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinadha Gidituri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S. Lintuvuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vrqb-nf6x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaiyi Shen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shishuang Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenlu Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qb6l-bqpv" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682818v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Carrasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Palacci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c18078" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096885v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfang Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho Lintuvuori" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00108K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimo Yan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuechen Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Ni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44172-023-00145-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W&#252;rger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/cmp.27.13801" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavesh Gautam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.238301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945205v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Samatas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.024001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872584v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juho S Lintuvuori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengdi Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abbasi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.014001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.188202" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slyusarchuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yaremchuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grenzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2023.2169872" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651581v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.L042001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224088v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Stratford" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0047530" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617931v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lintuvuori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacouture" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deblais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abd0272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lacouture" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deblais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520458v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.013358" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kellay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.238003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.228002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129176v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lanchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052605" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02352B" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foffano" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Stratford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cates" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marenduzzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9sm01249d" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.123101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01249D" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananyo Maitra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragya Srivastava" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cristina Marchetti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Ramaswamy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720607115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dell'Arciprete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Blow" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Brown" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. C. Farrell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06370-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s W&#252;rger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11649-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Cates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.037802" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792275v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri H Delville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vaudaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.188002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Yu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Walker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Wilson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2018.1492037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540509v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. F. Pereira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Brackley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orlandini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995992" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.068001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540513v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan T Brown" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana D Vladescu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dawson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teun Vissers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Schwarz-Linek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01831e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Marenduzzo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm01353h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Stratford" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1411-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Pawsey" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foffano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tiribocchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marenduzzo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Henrich" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cates" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540517v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Karjalainen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville-Veikko Telkki" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perttu Lantto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Vaara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ac Pawsey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ps Clegg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Morozov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany A Wood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job Hj Thijssen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Wood" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab Schofield" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wck Poon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540524v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Berardi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zannoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540530v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Ilnytskyi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540532v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540533v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540535v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zak E Hughes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna M Stimson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Slim" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav M Ilnytskyi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540534v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540536v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Straka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>