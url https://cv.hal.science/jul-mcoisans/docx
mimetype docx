--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> juL McOisans </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">mediaticien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CRESSON, histoire du vécu sonore dans la pensée des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Longueur d’ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Longueur d'ondes, Jan 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between kid's words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music in the Lived Experience of Babies, Toddlers and Vulnerable Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTV SLO (radio-télévision slovène), Aug 2023, Ljubljana, Slovenia, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéfleCT/Xions autour d'une &amp;quot;installation d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefleCT/Xion from enaction to “daily enaction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces. Enactive07/Enaction_in_Arts, 19 - 24 novembre 2007, Grenoble – France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. 315-317 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why I stopped my sound diary on the 3rd day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the step (by step)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration urbaine à Carouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04586707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “tetart expérience” aux “plus grandes oreilles du monde”(1995-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound spaces in waiting - Parallel Workshop in Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o53o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture d Aujourd Hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisy, mais quand même...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paroles LITTORALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 minutes de gêne sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">occurrence 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation des nuages. Vidéo de compte-rendu de la journée au Peuil, zone naturelle sensible, le 8 octobre 2021, ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> juL McOisans </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">mediaticien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CRESSON, histoire du vécu sonore dans la pensée des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Longueur d’ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Longueur d'ondes, Jan 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between kid's words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music in the Lived Experience of Babies, Toddlers and Vulnerable Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTV SLO (radio-télévision slovène), Aug 2023, Ljubljana, Slovenia, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéfleCT/Xions autour d'une &amp;quot;installation d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefleCT/Xion from enaction to “daily enaction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces. Enactive07/Enaction_in_Arts, 19 - 24 novembre 2007, Grenoble – France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. 315-317 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why I stopped my sound diary on the 3rd day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the step (by step)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration urbaine à Carouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04586707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “tetart expérience” aux “plus grandes oreilles du monde”(1995-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound spaces in waiting - Parallel Workshop in Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o53o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisy, mais quand même...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paroles LITTORALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 minutes de gêne sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">occurrence 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation des nuages. Vidéo de compte-rendu de la journée au Peuil, zone naturelle sensible, le 8 octobre 2021, ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o53o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o53o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>