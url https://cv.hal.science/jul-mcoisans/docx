--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> juL McOisans </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">mediaticien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CRESSON, histoire du vécu sonore dans la pensée des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Longueur d’ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Longueur d'ondes, Jan 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between kid's words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music in the Lived Experience of Babies, Toddlers and Vulnerable Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTV SLO (radio-télévision slovène), Aug 2023, Ljubljana, Slovenia, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéfleCT/Xions autour d'une &amp;quot;installation d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefleCT/Xion from enaction to “daily enaction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces. Enactive07/Enaction_in_Arts, 19 - 24 novembre 2007, Grenoble – France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. 315-317 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why I stopped my sound diary on the 3rd day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the step (by step)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration urbaine à Carouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04586707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “tetart expérience” aux “plus grandes oreilles du monde”(1995-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound spaces in waiting - Parallel Workshop in Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o53o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisy, mais quand même...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paroles LITTORALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 minutes de gêne sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">occurrence 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation des nuages. Vidéo de compte-rendu de la journée au Peuil, zone naturelle sensible, le 8 octobre 2021, ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> juL McOisans </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">mediaticien</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire Sensible / Écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzel Balez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-CRESSON; PACTE; Autoédition, pp.126, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment sonnait le Cresson à ses débuts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dufieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture, ambiance, cultures constructives Mélanges offerts à Olivier Balaÿ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses architecturales de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-97, 2025, 9782490820320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recuperation of public space : a closer look at Bogotá, Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaufman, Ned. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pressures and Distortions, city dwellers as builders and critics: four views</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Viñoly Architects PC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-433, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CRESSON, histoire du vécu sonore dans la pensée des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Longueur d’ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Longueur d'ondes, Jan 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna, laboratory, archive: sound explorations at Radio Utopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-noise : 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Acoustical Society, Aug 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sonore in situ à la représentation sensible. Retour d’expériences de AAU-Cresson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Secondes rencontres du groupe Archives audiovisuelles - Bruits de fondS - Archives sonores : du matériau brut aux usages sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Archives audiovisuelles, May 2024, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In between kid's words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound and Music in the Lived Experience of Babies, Toddlers and Vulnerable Groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTV SLO (radio-télévision slovène), Aug 2023, Ljubljana, Slovenia, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interdisciplinary notion, the sonic effects, from the works of Jean-François Augoyard and the Cresson Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How the world sounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B_AIR, Oct 2022, Cuneo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quizz sonore : animation pédagogique autour de la découverte du fonds sonore du Cresson et de ses descripteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Provost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d’Hiver du CRESSON – 7ème édition Hark ! CRESSON is 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAU-CRESSON; Théa Manola, Researcher at CRESSON/AAU &amp; teacher at ENSA Grenoble; Théo Marchal, Phd Student at CRESSON &amp; associated teacher at ENSA Grenoble; Nicolas Rémy, Researcher at CRESSON/AAU &amp; teacher at Thessaly University, Volos (Greece), Jan 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur le projet « Cartophonies »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographies sonores formes et enjeux, Organisée par le CMTRA et l’ENSA Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting sound archive with the library catalog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar Euroepean Acoustic Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RéfleCT/Xions autour d'une &amp;quot;installation d'ambiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RefleCT/Xion from enaction to “daily enaction”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Enactive Interfaces. Enactive07/Enaction_in_Arts, 19 - 24 novembre 2007, Grenoble – France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France. 315-317 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why I stopped my sound diary on the 3rd day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the step (by step)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05096491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration urbaine à Carouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nut⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04586707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la “tetart expérience” aux “plus grandes oreilles du monde”(1995-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound spaces in waiting - Parallel Workshop in Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/o53o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoni di Venezia : A l’écoute de Venise en marchant, en écoutant, en repérant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation des rapports du Cresson, c’est parti !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sous la ville : une approche écologique des espaces publics souterrains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives sonores Cressound sont sur Europeana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesconil : ethnologie sonore revisitée d’un port breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sons, des Ipads et des cartons !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Thiollière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://lcv.hypotheses.org/7148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecouter “Les faiseurs de bruits” et “Le bruit, la plainte et le voisin”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances du campus : sonorités et hospitalités, 22-26 janvier 2024 [Organisation de la Winter School]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livret de l'Ecole d'Hiver du Cresson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, https://ehas.hypotheses.org/6897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echos, effets & synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04284320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplément bibliographique aux actes du Congrès International sur les Ambiances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausculter l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Pecqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonicco-Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Créton-Cazanave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AAU-Cresson (ENSAG). 2024, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04475538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Mobi’Kids. L’enfant autonome au défi de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. André-Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Audas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESO (CNRS, Université Rennes2); PACTE (CNRS, UGA, Sciences Po Grenoble); AAU (CNRS, Centrale Nantes, ENSA Nantes et Grenoble, UGA); LIFAT (Université de Tours); (PME) ALKANTE; PME, RF TRACK PME. 2022, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciry la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Farabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Houdemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lounis Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LesconiL Contribution to Acoustic Environments in change -six villages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Cresson / Ecole d’Architecture de Grenoble. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sirènes du Drac. Quand résonnent les failles du territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Numéro spécial / Special issue, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - Performance improvisée, ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac - garages de l'ENSAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sirènes du Drac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Pertat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Higgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerisy, mais quand même...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">paroles LITTORALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 minutes de gêne sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">occurrence 3.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grenoble, Ville d’eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Wild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprégnation des nuages. Vidéo de compte-rendu de la journée au Peuil, zone naturelle sensible, le 8 octobre 2021, ANR Sensibilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces des sources d’eaux chaudes de la Motte les Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 3 : de Grenoble aux pentes du Grésivaudan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 2 : de la basse vallée du Drac au plateau Matheysin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transect 1 : des pentes du Vercors à celles de la Chartreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId110"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285549v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o53o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035068v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzel Balez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://architecturalpress.org/index.php/product/architecture-ambiance-cultures-constructives/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oroeditions.com/book/pressures-and-distortions" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864957v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Provost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01242193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379458v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05096491v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/o53o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657247v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01245500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Thiolli&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Pertat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04284320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bizien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475538v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonicco-Donato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284882v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Audas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailleul" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bedel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farabet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Houdemont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounis Nicolas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444471v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288893v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288797v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Barillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Wild" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meuret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123613v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248260v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270219v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270216v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270214v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>