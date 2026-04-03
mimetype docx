--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -1251,295 +1251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and constraints for adoption of maize-legume mixed cropping systems in Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gatien Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bounma Leudphanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14735903.2020.1792680⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.102830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524112v1</w:t>
+                <w:t xml:space="preserve">hal-03145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Jourdain</w:t>
+                <w:t xml:space="preserve">Opportunities and constraints for adoption of maize-legume mixed cropping systems in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianlang Phanthanivong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xaisavanh Kiewvongphachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatien Falconnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+                <w:t xml:space="preserve">Bounma Leudphanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 182, pp.102830. </w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (5), pp.427-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14735903.2020.1792680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145400v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ preference for cropping systems and the development of sustainable intensification: a choice experiment approach</w:t>
               </w:r>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Cheriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Descheemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Ganeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiao Famba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling climate change impact on low-input smallholder farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie D&#8217;anfray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo&#233; Bourdier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01076-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cheriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ganeme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-01001-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rasman&#233; Bagagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Sawadogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1386143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudpanhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Mbarushimana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nyombayire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ellison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie d'Anfray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Compaore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Famba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Aicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschemaeker K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0115.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raboin Louis-Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kabor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dusserre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Ranaivoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04076181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie D&#8217;anfray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo&#233; Bourdier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01076-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cheriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ganeme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-01001-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rasman&#233; Bagagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Sawadogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1386143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudpanhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Mbarushimana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nyombayire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ellison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie d'Anfray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Compaore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Famba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Aicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschemaeker K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0115.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raboin Louis-Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kabor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dusserre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Ranaivoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04076181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>