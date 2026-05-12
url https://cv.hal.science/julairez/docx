--- v1 (2026-04-03)
+++ v2 (2026-05-12)
@@ -1251,295 +1251,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities and constraints for adoption of maize-legume mixed cropping systems in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatien Falconnier</w:t>
+                <w:t xml:space="preserve">Pascal Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lienhard</w:t>
+                <w:t xml:space="preserve">Guillaume Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianlang Phanthanivong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xaisavanh Kiewvongphachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounma Leudphanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (5), pp.427-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14735903.2020.1792680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145400v1</w:t>
+                <w:t xml:space="preserve">hal-03524112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and constraints for adoption of maize-legume mixed cropping systems in Laos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Context matters: Agronomic field monitoring and participatory research to identify criteria of farming system sustainability in South-East Asia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Lopez-Ridaura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bounma Leudphanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (5), pp.427-443. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182, pp.102830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14735903.2020.1792680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524112v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmers’ preference for cropping systems and the development of sustainable intensification: a choice experiment approach</w:t>
               </w:r>
@@ -1825,51 +1825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Cheriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrien Descheemaeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Ganeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1918,277 +1918,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labor constraints limit adoption of innovative intercropping in smallholder farms in Rwanda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic attractiveness of agro-ecological intensification for mixed crop-livestock smallholders: a farm modelling approach in contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lairez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Couedel</w:t>
+                <w:t xml:space="preserve">Gatien N Falconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean de Dieu Mbarushimana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Corbeels</w:t>
+                <w:t xml:space="preserve">Guillaume Bruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Affholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Farming System Design Conference (FSD8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.393-395</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.167-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522842v1</w:t>
+                <w:t xml:space="preserve">hal-05240292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic attractiveness of agro-ecological intensification for mixed crop-livestock smallholders: a farm modelling approach in contrasted environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Lairez</w:t>
+                <w:t xml:space="preserve">Labor constraints limit adoption of innovative intercropping in smallholder farms in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Dieu Mbarushimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Nyombayire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatien N Falconnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Berre</w:t>
+                <w:t xml:space="preserve">James Ellison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Affholder</w:t>
+                <w:t xml:space="preserve">Marc Corbeels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.167-169</w:t>
+              <w:t xml:space="preserve">International Farming System Design Conference (FSD8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.393-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240292v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des services rendus par les légumineuses et leur influence sur les décisions de production et de consommation des ménages agricoles au Burkina Faso</w:t>
               </w:r>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastiao Famba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chikowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien N. Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling climate change impact on low-input smallholder farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatien Falconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,51 +3960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie D&#8217;anfray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo&#233; Bourdier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01076-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cheriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ganeme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-01001-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rasman&#233; Bagagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Sawadogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1386143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudpanhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522842v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Mbarushimana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nyombayire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ellison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie d'Anfray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Compaore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Famba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Aicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschemaeker K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0115.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raboin Louis-Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kabor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dusserre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Ranaivoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04076181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lairez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teatske Bakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie D&#8217;anfray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomo&#233; Bourdier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Sawadogo-Compaor&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01076-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04952806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Cheriere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Descheemaeker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N. Falconnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ganeme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-01001-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182885v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rasman&#233; Bagagnan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamado Sawadogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2024.1386143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385611v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lopez-Ridaura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaly Syfongxay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Affholder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050697v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Darmaun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2023.2193028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185205v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2195" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudpanhane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126716" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Striffler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lundhede" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocm.2022.100366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mcda.1785" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03524112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lienhard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lestrelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianlang Phanthanivong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xaisavanh Kiewvongphachan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounma Leudphanane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14735903.2020.1792680" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145400v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Falconnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102830" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00100-4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feschet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240292v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien N Falconnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couedel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Dieu Mbarushimana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Nyombayire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ellison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbeels" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183054v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie d'Anfray" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Compaore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Berre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiao Famba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chikowo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177239v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269537v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Aicha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Ndiaye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deschemaeker K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182161v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Faye Nd&#232;ye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0115.10" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Feschet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269209v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raboin Louis-Marie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Kabor&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dusserre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kabor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269224v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Raboin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaina Ranaivoson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04076181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>