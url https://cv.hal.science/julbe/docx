--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Julbe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of High-Quality ZIF-8 Membranes: Machine Learning-Guided Optimization of ALD ZnO Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (7), pp.12199-12211. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c24910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slag to structure: Formation of novel iron oxalate crystals via Cyrene™-driven microwave chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.102443. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Stabilized Alumina Phase Coatings as a Catalyst Carrier for Oxalic Acid Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Nciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202500085. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race of time during oxide-to-MOF conversion: Competition between MOF(Al) growth and alumina facets rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.102327. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ZIF-8 membrane growth on top of semiconductive Ga-doped ZnO sensitive layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Applied Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.1345-1358. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lf00054h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective adsorption and separation of C 6 hydrocarbons: the role of structural flexibility and functionalization in zeolitic imidazolate frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Applied Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lf00388h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Quadrupole-driven gate-opening in ZIFs for selective VOC capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (7), pp.96. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-025-00654-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ZIF flexibility for aromatic vapor capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (13), pp.5390-5401. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nj00273g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular layer deposition of alucone and its conversion into gas selective alumina-based membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Bekheet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), pp.116455. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successive Incipient Impregnation Approach for Supporting Prussian Blue Analogues on Porous Carriers for Ammonia Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.58885-58893. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c13596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Atomic Layer Deposition of palladium coatings for hydrogen separation membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.106181. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free volume theory of self-diffusion in zeolites: Molecular simulation and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 381, pp.113305. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwaves induced epitaxial growth of urchin like MIL-53(Al) crystals on ceramic supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.20067. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-71150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental screening of metal nitrides hydrolysis for green ammonia synthesis via solar thermochemical looping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283, pp.119406. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hydrogen-selective TiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;-Pd composite membrane materials by atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.102303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effect of UiO-66 Directly Grown on Kombucha-Derived Bacterial Cellulose for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bosc-Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (13), pp.3057. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29133057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Halogenated Zeolitic Imidazolate Frameworks for Alcohol Vapor Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (24), pp.5825. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29245825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous SiC-Based Photocatalytic Membranes and Coatings for Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla B. Cervantes-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.672. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13070672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Activity of Single- and Dual-Phase Oxide Compounds Based on Ceria, Ferrites, and Perovskites for Two-Step Synthetic Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.4327. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28114327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ligand Aromaticity on Cyclohexane and Benzene Sorption in IRMOFs: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (51), pp.11091-11099. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c06886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Palladium-Based MOF for the Preferential Sorption of Benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.6831-6838. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c20034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Foams for the Photocatalytic Degradation of Methylene Blue under Visible Light Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla B. Cervantes-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving solar fuel production performance from H2O and CO2 thermochemical dissociation using custom-made reticulated porous ceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.100542. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Adsorption in Zeolite and Thin Zeolite Layers: Molecular Simulation, Experiment, and Adsorption Potential Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (18), pp.5428-5438. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c03420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Properties of High Entropy Oxides Used as Redox-Active Materials in Two-Step Solar Fuel Production Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Vallès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12101116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt storage and induced crystallisation in porous asymmetric inorganic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 641, pp.119872. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reactive perovskite materials for solar fuel production via two-step redox cycles: thermochemical activity, thermodynamic properties and reduction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.125358. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thermochemical redox cycling of porous ceria microspheres for renewable fuels production from solar-aided water-splitting and CO 2 utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (2), pp.023902. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a ceria membrane solar reactor promoted by dual perovskite coatings for continuous and isothermal redox splitting of CO2 and H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 634, pp.119387. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical solar-driven reduction of CO2 into separate streams of CO and O2 via an isothermal oxygen-conducting ceria membrane reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 422, pp.130026. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.130026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step CO2 and H2O splitting using perovskite-coated ceria foam for enhanced green fuel production in a porous volumetric solar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.101257. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen selective palladium-alumina composite membranes prepared by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 596, pp.117701. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermochemical fuel production from H2O and CO2 splitting via two-step redox cycling of reticulated porous ceria structures integrated in a monolithic cavity-type reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.117649. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.117649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the surface properties and microstructure of TiO$_2$ sorbents prepared in supercritical CO$_2$ for the treatment of Sr$^{2+}$ contaminated effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.641. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2451-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02927604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of 3D printed ABS filters with MOF for toxic gas removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Pellejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Almazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lafuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Urbiztondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.194-203. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiec.2020.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable performance of microstructured ceria foams for thermochemical splitting of H2O and CO2 in a novel high–temperature solar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on ceria doping and shaping strategies for solar thermochemical water and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; splitting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.657-684. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/matersci.2019.5.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Fe-MFI zeolite catalyst in heterogeneous electro-Fenton process for water pollutants abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 278, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum manganite perovskite ceramic powders for CO2 splitting: Influence of Pechini synthesis parameters on sinterability and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Nanoporous Carbon Derived from MIL-53(Fe): A Heterogeneous Catalyst for Mineralization of Organic Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.641. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9040641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of adsorption in inorganic and composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coche.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel membrane percrystallisation process for nickel sulphate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus S.K. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition (ALD) on inorganic or polymeric membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Sub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (4), pp.041101. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5103212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled grafting of dialkylphosphonate-based ionic liquids on gamma-alumina: design of hybrid materials with high potential for CO2 separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (35), pp.19882-19894. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra01265f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (47), pp.16027-16040. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stoichiometric Redox Active Perovskite Materials for Solar Thermochemical Fuel Production: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.611. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8120611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Gas-Permeation Properties of Proton-Conducting Membranes Based on Protic Imidazolium Ionic Liquids: Application in Natural Gas Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parashuram Kallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes8030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mineralization of caffeine micro-pollutant by Fe-MFI zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.3628 - 3635. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0530-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition for Membranes: Basics, Challenges, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (21), pp.7368-7390. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of NaCl crystal size and particle size in percrystallisation by tuning the morphology of carbonised sucrose membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus S.K. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 567, pp.157 - 165. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel inorganic membrane for the percrystallization of mineral, food and pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus S.K. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 550, pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of highly selective H 2 sensors based on SIM-1 nanomembrane-coated ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.410 - 418. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Nanowire Hydrogen Sensors by Exploiting the Synergistic Effect of Pd Nanoparticles and Metal–Organic Framework Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (40), pp.34765 - 34773. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b12569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 555, pp.88 - 96. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide - perovskite mixed matrix membranes delivering very high oxygen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 526, pp.323 - 333. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed insight into the preparation of nanocrystalline TiO2 powders in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (21), pp.12635 - 12652. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1398-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (28), pp.15188 - 15197. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic deoxygenation of model compounds from flash pyrolysis of lignocellulosic biomass over activated charcoal-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Margeriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Laurenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 219, pp.517 - 525. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Porous Polybenzimidazole Microsieves: An Efficient Architecture for Anhydrous Proton Transport via Polyionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parashuram Kallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. Vriezekolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (17), pp.14844 - 14857. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-Based Membrane Encapsulated ZnO Nanowires for Enhanced Gas Sensor Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (13), pp.8323 - 8328. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PECVD Silicon Carbonitride Thin Films: A FTIR and Ellipsoporosimetry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.258-265. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel fuel cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huong Ti Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA05443A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Pizzoccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue "Ionic Liquids 2016 and Selected Papers from ILMAT III", 17 (8), pp.1212. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and conductivity of nano-sized yttria-doped ZrO2synthesized by a supercritical CO2-assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas permeation redox effect of binary iron oxide/cobalt oxide silica membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C. Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2016.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent transition point of purity versus flux for gas separation in Fe/Co-silica membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C. Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly crystalline MOF-based materials grown on electrospun nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (13), pp.5794 - 5802. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr06640e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic effect of metal nitrate salts during pyrolysis of impregnated biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the molecular sieving properties of amorphous SiCXNY:H hydrogen selective membranes prepared by PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02511-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the kinetics of the CO2 gasification of char through the catalyst/biomass integration concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Tchini Tanoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.217 - 221. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-MFI mixed matrix membranes as VOCs adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Figoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.126 - 133. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the preparation of confined ZIF-8 membranes by conversion of ZnO ALD layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 475, pp.39 - 46. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel concept for the preparation of gas selective nanocomposite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1921 - 1933. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary iron cobalt oxide silica membrane for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C. Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 474, pp.32 - 38. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gas Adsorption on Acoustic Wave Propagation in MFI Zeolite Membrane Materials: Experiment and Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (34), pp.10336 - 10343. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la502182k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the structure–property relationships of PECVD SiCxNy(O):H materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of sub- and supercritical CO2 reaction media for sol–gel deposition of silica-based molecular sieve membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.30 - 37. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel microwave assisted approach to large scale nickel nanoparticle fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Diniz da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 240, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders (3Y-TZPs) using a semi-continuous process in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp.622 - 630. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Investigation of in Situ Generated Ni Metal Nanoparticles for Tar Conversion during Biomass Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23812 - 23831. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408191p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new supercritical CO2-assisted deposition method for preparing gas selective polymer/zeolite composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.428 - 435. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short overview on purification and conditioning of syngas produced by biomass gasification: Catalytic strategies, process intensification and new concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (6), pp.765 - 781. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling microwave-assisted and classical heating methods for scaling-up MFI zeolite membrane synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud W.J. Dirrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinse Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 401-402, pp.144 - 151. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term pervaporation desalination of tubular MFI zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 415-416, pp.816 - 823. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel B-site ordered double perovskite Ba 2 Bi 0.1 Sc 0.2 Co 1.7 O 6−x for highly efficient oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Sunarso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.872 - 875. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EE00451K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel route: A versatile process for up-scaling the fabrication of gas-tight thin electrolyte layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.2987-2993. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deactivation and Regeneration of Oxygen Reduction Reactivity on Double Perovskite Ba 2 Bi 0.1 Sc 0.2 Co 1.7 O 6− x Cathode for Intermediate-Temperature Solid Oxide Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Sunarso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengli Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (6), pp.1618 - 1624. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm103534x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of pore size distribution in MCM-41-type silica using a simple desorption technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Shkolnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sidorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Malakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.911 - 918. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-011-9368-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Iron Oxide Decorated 3D Heterostructured Electrode for Highly Efficient Oxygen Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengli Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Yi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (18), pp.4193 - 4198. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm201439d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of capillary titanosilicalite TS-1 ceramic membranes by MW-assisted hydrothermal heating for pervaporation application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud W.J. Dirrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinse Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (3), pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of silicon carbonitride films by plasma enhanced chemical vapor deposition (PECVD) using bis(dimethylamino)dimethylsilane (BDMADMS), as membrane for a small molecule gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 257, pp.1196-1203. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ generation of Ni metal nanoparticles as catalyst for H2-rich syngas production from biomass gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 382 (2), pp.220 - 230. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2010.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of microporous silica-alumina membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Cheraitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Satha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.259-263. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10934-009-9300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane materials with a hierarchical porosity and their performance in total oxidation of propene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156 (3-4), pp.216 - 222. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttria stabilized zirconia synthesis in supercritical CO2: Understanding of particle formation mechanisms in CO2/co-solvent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (7), pp.1691 - 1698. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reactive cerium-based oxides for H2 production by thermochemical two-step water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (15), pp.4163 - 4173. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4506-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of thin and uniform TS-1 membranes by MW-assisted heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raminta Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1 -3), pp.136 - 143. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted hydrothermal rapid synthesis of capillary MFI-type zeolite–ceramic membranes for pervaporation application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinse Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 355 (1-2), pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.02.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Synthesis Assisted by Supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - A Flexible Process for Ceramic Powder and Membrane Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ceramic Transactions Series, 62, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.62.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05214903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical porous silica membranes with dispersed Pt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (3), pp.222-227. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion (R)/H-ZSM-5 composite membranes with superior performance for direct methanol fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh. Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar. Curos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Df. Stamatialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 338 (1 - 2), pp.75 - 83. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PECVD a-siCxNy:H membranes as molecular sieves for small gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 329, pp.130-137. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Cienfuegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 203 (5-7), pp.901-904. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of composite zeolite membrane separator/contactor for ozone water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (1-2), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches in the design of ceramic and hybrid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 316, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot synthesis of hierarchical porous silica membrane material with dispersed Pt nanoparticles using a microwave-assisted sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (18), pp.4274 - 4279. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b807029f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of doped cerium oxide for thermochemical hydrogen production by two-step water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of metal impregnated biomass : an innovative catalytic way to produce gas fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2006.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite, ordered mesoporous and hierarchical ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.213-229. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.32.213-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of synthesis conditions on the pore structure and degree of heteroatom insertion in Zr-doped SBA-15 silica-based materials prepared by classical or microwave-assisted hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Szczodrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lantenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lindheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (1), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-rapid production of MFI membranes by coupling microwave-assisted synthesis with either ozone or calcination treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P.S.Z. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (1-2), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Chemistry synthesis, characterization, and stabilization of CGO/Al2O3/Pt nanostructured composite powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (3), pp.942-949. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01506.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of silicalite-1 membranes by microwave assisted hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 [1-3], pp.259-269. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of proton conducting ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (1-3), pp.92-94. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ozonolysis of phenol using gamma-alumina based catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159, pp.453-456. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica membranes - Basic Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50[1], pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-microporous silica membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200[1-3], pp.89-91. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum seeding and secondary growth route to sodalite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Wan Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 495, pp.92-96. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of yttria stabilized zirconia particles in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26[7], pp.1195-1203. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and oxygen transport characteristics of dense and porous cerium/gadolinium oxide materials. Interest in membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of MFI zeolite membranes prepared by microwave assisted secondary growth, from microwave derived seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Wan Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158A, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2991(05)80331-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and potentials of oxygen transport dense and porous ceramic membranes for oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104 (2-4), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of silicalite-1 seeds by microwave assisted hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Poudres et matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, xxx, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MFI/αAl2O3 and V-MFI/αAl2O3 composite membranes by 129Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Ménorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.165 - 173. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00030-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceria based ion conducting mesoporous membranes by soft-chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.327 - 333. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of sodalite/αAl2O3 composite membranes by microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cazevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.139 - 149. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thin Co/ZrO2 catalytic films by XPS, SEM and SAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (1), pp.84 - 87. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Microwave Heating Contribute to the Development of Zeolite Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 752, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-752-AA2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of organic solvents filtration with ceramic membranes. A comparison with polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147 (1-3), pp.275 - 280. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00552-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by soft-chemistry and characterization of porous Ce0.9Gd0.1O1.95 ion-conducting membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 146 (1-3), pp.17 - 22. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical valve membrane: a new concept for an auto-regulation of O2 distribution in membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67, pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic porous membranes for catalytic reactors. Overview and new ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 181, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a vanadium based chemical valve membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of porous ceramic membranes as O2 distributors in membrane reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and performance in the oxidative dehydrogenation of propane of MFI and V-MFI zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1-3, 56, pp.199-209. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0920-5861(99)00277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a mordenite membrane on an α‐Al2O3 tubular support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Tavolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (5), pp.1131 - 1137. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b000047g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic membranes and solid state sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hovnanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.313 - 334. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1293-2558(00)00141-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part I: Preparation and characterisation of LaOCl membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the diffusivity of benzene in microporous silica by quasi-elastic neutron scattering and NMR pulsed-field gradient technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part II: Catalytic properties of LaOCl membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-ionic surface active agents on TEOS-derived sols, gels and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4 (2), pp.89 - 97. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00491675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of cyclohexane in a microporous silica sample: a quasi-elastic neutron scattering and NMR pulsed-field gradient technique study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Vartapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 108, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part 1: preparation and characterisation of LaOC1 membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (3-4), pp.225 - 230. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0920-5861(95)00079-U⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microporous zirconia membrane prepared by the sol—gel process from zirconyl oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 86 (1-2), pp.95 - 102. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0376-7388(93)E0141-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel approach to prepare candidate microporous inorganic membranes for membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 77, pp.137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Structure-Property Relationship in MOFs for Efficient Benzene Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 French MOFs-COFs-POPs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen separation membrane made by molecular layer deposition of alucone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ecole Doctorale Sciences Chimiques Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and eco-friendly strategy for growing oriented MOFs on industrial ceramic supports (Invited lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON NANOMATERIALS &amp; NANOTECHNOLOGY- AMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Advanced Materials, Oct 2024, Stockholm (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Ceramic Surface Chemistry from Oxide to Non-Oxide Using Thermal ALD- Evaluation of BN/α-Al2O3 MF Membranes (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM17- 17th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Marco di Lucio- Universidade Federal de Santa Catarina- Brazil, Jul 2024, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Novel MOF/Palladium Composite Membranes for Hydrogen Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES (ICIM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florianopolis, Brazil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new multifunctional membrane materials for separation, extraction or detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Trest, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular sieve alumina membrane for gas separation made by molecular layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de couches atomiques pour les membranes séparatives d’hydrogène- Projet MEMbyALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle RHyO (Recherche et d'innovation sur H2 en Occitanie) - Présentation des THESES financées par RHyO en 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Pd(II) based-MOFs for the Preferential Sorption of selected VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inorganic and Environmental Materials (ISIEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular layer deposition for alumina gas separation membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 69th International Symposium &amp; Exhibition Overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Portland (OR-USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de H2 en vue de son stockage (Séminaire invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Pôle RHyO - thématique « STOCKAGE dans le secteur de l'hydrogène »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle RHyO- Occitanie, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour le développement de membranes composites pour la séparation ou la détection de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Volume Theory of Self-diffusion in Zeolite: Molecular simulation and Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Zanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Diffusion in Solids and Liquids (DSL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas separation alumina membranes by Molecular Layer Deposition of alucone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Workshop RAFALD (Réseau des acteurs français de l’ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des acteurs français de l’ALD, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Dual Phase Ceramic Materials and Membranes for the Thermochemical Production of Solar Fuels by Dissociation of H2O and CO2 (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inorganic Membranes (ICIM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas adsorption in zeolite and thin zeolite layers: molecular simulation, experiment and adsorption potential theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Réunion Annuelle du Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Carbide- An attractive material for membrane applications (Invited talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Chimie du Silicium “A journey into the chemistry of silicon – from molecules to materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel design of hydrogen-selective palladium-based composite membranes and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H- Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inorganic Membranes (ICIM16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane design by ALD/MLD for hydrogen sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Alsayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 22nd International Conference on Atomic Layer Deposition (ALD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des revêtements pérovskites sur mousses et membranes en cérine pour la production thermochimique de combustibles solaires (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022- Colloque #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Membranes- from Synthesis to Application. Basics &amp; Emerging Trends (Invited Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zeolite Conference- Preconference School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite coatings on ceria foams and membranes for solar fuel production (Invited lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Advanced Materials Congress (EAMC- Session Materials for Energy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la production thermochimique de combustibles solaires par dépôt de pérovskite de type manganite de lanthane sur des supports en cérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique, Caen (100% virtuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vecteur hydrogène, de l'amont à l'aval : purifier l’hydrogène (séminaire invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des journées Eau &amp; Défense, Pôle Aqua-valley-100% Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aqua-valley, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of MOFs on various supports from nano to large scale industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second French MOFs-COFs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la sécurité des technologies de l’hydrogène (séminaire invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Selle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle RHyO- Recherche sur l’hydrogène en Occitanie, 100% Digital,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle RHyO, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mesoporous SiC membranes from polymeric precursors for water filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Cervantes-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cambedouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Balard Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9emes Journées de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de synthèse sur la frittabilité et la réactivité RedOx de poudres pérovskites pour la dissociation thermochimique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Heussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique- GFC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-to-MOF conversion: a versatile strategy for either confining MOF membranes or encapsulating gas nanosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Zeolite Membrane Meeting, IZMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de membranes tamis moléculaires metallo-organiques sur des supports céramiques industriels pour la séparation des gaz rares émis par les centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Soltana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael. Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CFM/PROGEPI- Traitement des gaz par membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM &amp; PROGEPI, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de capteurs d’oxydes métalliques semi-conducteurs par des nanomembranes à base de MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Montpeliier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Dimitri Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of gas sensors based on Metal Organic Framework membrane encapsulated ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Sub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de combustibles de synthèse par dissociation thermochimique de H2O et CO2 dans un réacteur solaire (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermochemical splitting of H2O and CO2 using ceria porous foam structures in a high-temperature solar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayral André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IUPAC World Chemistry Congress, IUPAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Dimitri Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en milieu CO2 supercritique de films et membranes nanostructurés à base de TiO2 pour la décontamination des effluents liquids CACRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du confinement de liquides ioniques dans des membranes céramiques poreuses pour le transport sélectif du CO2 CACRSI – Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Pizzoccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Molecular Sociology »: Understanding and controlling chemical systems for chemistry of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H- Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conferences 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de membranes denses à base de céramiques conductrices mixtes pour la production thermochimique de combustible solaire CACRSI – Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émission acoustique comme outil de diagnostic en temps réel lors de la perméation de gaz au travers de membranes céramiques poreuses CACRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles GFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-friendly approach for the preparation of confined ZIF-8 membranes by conversion of ALD ZnO layersCACRSI – Energie, Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Abou-Chayaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interne ICCBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couches d'atomes pour construire des tamis moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de l'IEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen des Membranes, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système zéro-énergie pour la dépollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. X. H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission: towards a real-time diagnosis tool for studying gas permeation through porous ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on the Characterization of Porous Solids (COPS-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Atomic Layer Deposition and solvothermal synthesis for controlling the growth of MOF-based membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled formation of MOF-based Membranes by solvothermal conversion of ALD oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on rational design for improved functionalities of porous inorganic materials, Saint-Gobain CREE Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmilaire Roseline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 selective SiCN-based membranes prepared by PECVD Investigation of structure-property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of graphite felts for mineralization of bio-refractory pollutants by the electro-Fenton process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliu O. Ganiyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R., Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel porous carbon-based material for a zero-energy depolluting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Atomic layer deposition : from nanomaterials to membranes applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Forschungszentrum Jülich GmbH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of functionalized imidazolium-based ionic liquids grafted on porous ceramic supports for potential use in adsorptive and membrane separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Pizzoccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel Fuel Cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Bioinspired and Biobased Chemistry &amp; Materials - N.I.C.E. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybenzimidazole (PBI) microsieves produced by liquid induced phase separation microfabrication (LIPSμF): Polymeric ionic liquid/PBI membranes for high temperature fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets de confinement pour le développement de nouvelles membranes à base de céramiques pour la séparation de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF d’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Non-Pd Metal Alloys and Crystalline Porous Materials used in Gas Separation Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evtimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Browsers - 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de nouvelles membranes nano-composites à base de céramique et d'alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de membranes à base de silice par un nouveau procédé de dépôt sur des supports macroporeux en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes céramiques non-oxydes a-SiCxNy:H permsélectives à l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative microporous a-SiCxNy:H membranes synthesized by PECVD for H2/CO2 separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International School on Chemistry and Renewable Energies - Chaire Total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in-situ de membranes céramiques poreuses de perméation de gaz par méthode acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngas production from biomass gasification: Catalyst integration strategies for process intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries - CatBior 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders using a semi-continuous process in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-oxide molecular sieve membranes for gas separation- Inorganic membranes for green chemical production and clean power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de poudres de zircone yttriée nanométriques par voie sol-gel assistée par CO2 supercritique et comportement au frittage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poudres et Matériaux frittés 2013 - PMF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of MFI zeolite membranes performance by either ex-situ or in-situ modification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new non-oxide inorganic membranes for high temperature hydrogen separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramic Congress, CIMTEC 2012 (4th International Conference "Smart Materials, Structures and Systems")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montecatini terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modification strategy of MFI zeolite membranes in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM 12 :12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles membranes céramiques et hybrides de non-oxydes pour la séparation de H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE - Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes inorganiques dans le quaternaire Si-Zr-C-N pour la purification de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF Chimie Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles membranes céramiques et hybrides de non-oxydes pour la séparation de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque Energie (Programme Interdisciplinaire Energie du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PECVD a-SiNxCy:H thin films for hydrogen selective membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.1c04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation de composés catalytiques dans la porosité de la paroi filtrante des filtres en SiC. Applications DeNox et catalyseur 4 voies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diesel Engine - International Conference organized by SIA (Société des Ingénieurs de l'Automobile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Performance of zeolite membrane Separator/Contactor for ozone water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4+δ membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I. Dalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4 membranes&amp;quot; (II-P6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bragdo Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bredesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Inorganic Membranes (ICIM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt-doped silica membranes with a hierarchical porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.1b06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couches minces PECVD a-SiCXNY:H aux membranes permsélectives à l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M (Société Française des Matériaux et de Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris (ENSAM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of the sol-gel route to develop stackings from electrodes and electrolyte thick layers. Application to SOFC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Cienfuegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Développement d'assemblages MEmbrane/SUpport plans à gradient radial de porosité, adaptés à des cycles de mesures de perméation de l'HYdrogène jusqu'à 550°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Thin dense YSZ membranes prepared by a &amp;quot;loaded sol&amp;quot; method using reactive nanoparticles synthesized in supercritical CO2 media&amp;quot; (II-P63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Catalytic investigation of iron and nickel nanoparticles in wood pyrolysis for hydrogen rich syngas production and catalytic tar destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on "Catalysis for clean Energy and Sustainable Chemistry" (CCESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par voie sol-gel en milieu CO2 supercritique, caractérisation et frittages conventionnel ou par spark plasma sintering de poudres céramiques conductrices anioniques pour la réalisation d'électrolytes minces denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GFC - Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti-silicalite -1 membranes by microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.3a08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways catalyst and DeNox application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GFC - Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ionic conduction in a ceramic electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Argelès sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical studies of water insertion and proton-ceramic interaction in doped perovskite AB1-xMXO3-x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, ?, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane developments in IEM for gas separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Industrial Energy-related Technologies and Systems (IETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Petten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFI and X-MFI seeds and membranes by microwave-assisted synthesis&amp;quot; (Key Note)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zeolite Membrane Meeting (IZMM 2007), July 22-25, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sarragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways-catalyst and DeNOx application&amp;quot; (Key Note Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Catalysis in Membrane Reactors (ICCMR 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of zeolite membranes for fossil power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Jülicher Werstoffsymposium - Gas Separation Membranes for zero-emission Fossil Power Plants, November 15-16, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ceramic nanofilters for the treatment of solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on membranes in Solvent Filtration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuwen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Development of new macroporous silica membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference (WHEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Microwave-synthesized MFI membranes reproducibility and permeation behaviour at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Supercritical Fluids and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd Summer School of the European Membrane Society (Smart Membrane Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Etat de l'art sur le développement des membranes zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Membranes Zéolithes - GT Chimie/Energie, Club Français des Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rueil Malmaison, 4 Octobre 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrochimique de l'insertion d'eau dans des électrolytes céramique à conduction protonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Forum sur les Impédances Electrochimiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LISE et Université Pierre et Marie Curie, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Synthesis and characterisation of proton conducting ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based ceramic membranes for membrane reactors. A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international Conference on Inorganic Membranes, ICIM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-rapid synthesis of MFI membranes by coupling microwaves and ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Sze Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First INSIDE POReS Workshop (in Situ study and Development of processus involving nanoPORous Solids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grand Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Ultra-microporous silica membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Characterization of proton insertion in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference (WHEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Supercritical Fluids-Reactions, Materials and Natural Products Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg / Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Une nouvelle génération de filtre à particules avec imprégnation de catalyseur pour fonction DENOx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques du Club Français des Membranes - Applications Industrielles des Procédés Membranaires en Chimie et Production d'Energie - IFP - June 13-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica membranes - Basic principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth Summer School of the European Membrane Society - "Inorganic membranes : preparation, characterization and applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Jaca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Microwave synthesis of zeolite membranes by direct or secondary growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Ozonation yield enhancement by water removal in a catalytic membrane reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-17th : World Ozone Congress (Ozone and Related Oxidants : Innovative and Current Technologies in Conjunction with the Gas/Liquid/Solid World Congress) - August 22-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Vacuum seeding and secondary growth route to sodalite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 surpercritique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Poudres et Matériaux Frittés 2005 (Société Française de Métallurgie et de Matériaux),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;First approach for water electrolysis at high temperature : spectroscopic investigations on potential H+ conducting electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthesis and properties of MFI zeolite membranes prepared by microwave assisted secondary growth, from microwave derived seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NYM 7 : 7th Meeting on the Network Young Membrains - June 22-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Enschedde, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Catalytic membrane reactor for water and wastewater treatment by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NYM 7 : 7th Meeting on the Network Young Membrains - June 22-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Enschedde, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux membranaires pour la production d'hydrogène par électrodialyse de la vapeur fournie par un réacteur HTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire sur invitation : &amp;quot;Contribution of material science to the development of membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hong-Kong University of Science and Technology (HKUST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Formulation of a thin catalytic membrane layer for ozonolysis of organic water pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Zeolite membrane reactor engineering symposium (APCRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Plasma Processes - June 5-9, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation with polymer of nanophase YSZ particles in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthèse et enrobage par un polymère, de poudres de YSZ nanophasés en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Poudres et Matériaux Frittés 2005 (Société Française de Métallurgie et de Matériaux) - May 18-20, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthesis and characteristics of MFI zeolite membranes prepared by microwave assisted secondary growth, from microwave derived seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arruebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FEZA Conference (Federation of European Zeolite Association) - August 23-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Controlled synthesis of thin oriented MFI zeolite membranes by microwave assisted secondary growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCHEM (SFC) - August 28-September 1st, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Development of a catalytic contactor by one step synthesis and impregnation of a catalyst in SC CO2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2005 : International Congress on Membrane and Membrane Processes - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthesis and encapsulation with polymer of nanophased YSZ particles in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NN2005 : International Conference on Nanomaterials and Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis , characterisation and applications of zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FEZA Conference (Federation of European Zeolite Association), Pre-Conference Workshop - August 23-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cured organosilicon plasma-polymers films for hydrophobic microporous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM8 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of VMgO catalysts from the original metallo-organic precursors. A method adapted to the preparation of catalytic membranes for oxydehydrogenation of propane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovnanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Inorganic Membranes, ICIM5-98, 22/06/98 - 26/06/98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFI zeolite membranes. Preparation and performance in separative and catalytic reactor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dehydrogenation of propane over VMgO catalysts prepared from original metallo-organic precursors: comparison between unsupported powders and phases deposited over MFI zeolite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovnanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantazidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of an innovative technique like 129Xe NMR and of SAXS for the characterization of microporous sol-gel derived SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. de Menorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a composite zeolite-alumina membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CMRs ESF Meeting, 15/06/95 - 16/06/95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of additives for the preparation of SiO2 and SiO2/Pt membranes from TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CMRs ESF Meeting, 6/10/95 - 7/10/95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part 1: Preparation and characterization of LaOCl membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Catalytic Membranes, 26/09/94 - 28/09/94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based membranes designed for catalytic reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Inorganic Membranes, 10/07/94 - 14/07/94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Worcester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation et caractérisation de membranes zéolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réunion du Groupe de Recherche 963 "Membranes et Procédés à Fonctions Spécialisées", 5/02/93 - 5/02/93"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de membranes méso- et microporeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Uzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réunion du Groupe de Recherches 963 "Membranes et Procédés à Fonctions Spécialisées", 5/02/93 - 5/02/93"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol - gel derived nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Royal Society of Chemistry, 13/04/92 - 16/04/92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel processing for controlled LaOCl catalytic membrane textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS SPRING 92, 27/04/92 - 1/05/92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of UiO-66 directly grown on Kombucha-derived bacterial cellulose for adsorptive membrane applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bosc-Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES (ICIM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florianapolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’émission acoustique : un nouvel outil de diagnostic en ligne pour les membranes céramiques poreuses soumises à un flux de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane design by ALD for hydrogen purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 22nd International Conference on Atomic Layer Deposition (ALD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la production thermochimique de combustibles solaires par dépôt de pérovskite de type manganite de lanthane sur des supports en cérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effect of Pd Nanoparticles and MOF Membranes on Nanowires Hydrogen Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Balard Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the structure–property relationships of PECVD a-SiCxNy:H membranes permselective to hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conferences 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of attractive carbon-based membrane for application in advanced oxidation process by electro-Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X.H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Models for Ideal Selectivities of Crystalline Porous Membrane Materials towards Light Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evtimova J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacho-Bailo Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Inorganic Membranes (ICIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Model for Predicting the Ideal Selectivity of Crystalline Porous Materials used in Gas Separation Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evtimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho-Bailo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes nano-composites à base de ceramique et d’alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un nouveau procédé de dépôt de membranes composites polymères/zéolithes par compression en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silicon carbonitride molecular sieve membranes -An insight into their structure-property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Inorganic Membranes - ICIM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brisbane, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes Innovantes pour la Séparation de l’Hydrogène – MISHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse robuste de membranes zéolithes MFI et prediction de leurs performance pour la séparation éthanol/eau par pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Terstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of a ceria-zirconia catalyst for DMC synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Pannonian Symposium on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Trest, Czech Republic. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite MOF-based membrane systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salvador-Levehang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Macron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFI zeolite membranes on industrial supports with high S/V ratio and their evaluation for the extraction of organics from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.D. Da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Conseil Scientifique pleinier de l’ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular MFI zeolite membranes in long term desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.D. Da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Applications of Supported Polymer Derived Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie-ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of supercritical CO2-based methods for improving the gas separation performance of MFI zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Méditerranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas selective amorphous silicon carbonitride tubular membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Inorganic Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du support et des additifs sur la synthèse et sur les propriétés des membranes zéolithes MFI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayral André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GFC, Journées Annuelles, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new nanocomposite MOF-based membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Salvador-Levehang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM12- 12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and catalytic performance of ceramic membrane materials with a hierarchical porosity and dispersed Pt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the Aseanian Membrane Society, MS6/IMSTEC10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by conventional and microwave-assisted methods of Fe-MFI membranes for N2O decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMEMBRANE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation thermochimique et recyclage du CO2 en combustible solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE ENERGIE (PIE CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding for Zeolite Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZSM-5 zeolite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite X-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite-Embedded Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faujasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite T-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Y Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass gasification to produce syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashok Pandey; Thallada Bhaskar; Michael Stöcker; Rajeev K Sukumaran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Thermo-Chemical Conversion of Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213 - 245, 2015, 978-0-444-63289-0. </w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63289-0.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques pour l'environnement: filtres, membranes, adsorbants et catalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Null Hulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulin Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Techniques de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les membranes et leurs applications en séparation et/ou réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les applications des nanomatériaux pour l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp 387-414, 2014, Collection Recherche et développement EDF, 978-2-7430-1504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic membranes for gas treatment and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoporous Materials for Energy and the Environment, G. Rios, N. Kanellopoulos, G. Centi (Eds), Pan Stanford Publishing Pte Ltd (2012). Chapitre 10, pages 203-229. ISBN978-981-4267-17-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactors involving inorganic membranes - A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Water quality control and health. From concepts to action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. JOKIAE, J.M. GUASTAVINO, L. COT, pp.30-43, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous silica membrane - basic principles and recent advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. MALADA, M. MENENDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Membranes : Synthesis, Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.Ch. 2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular sieve membranes - synthesis, characterization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Van Bekkum, J. Cejka, A. Corma, F. Schuth Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Zeolite Science and Practice, Chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.181-219, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite membranes - A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Cejka and H. Van Bekkum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.135-160, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel processed membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sumio Sakka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"handbook of Sol-Gel Science and Technology", Vol. 3 : Application of sol-gel technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 139-178, Chapter 7, 2005, ISBN 1-4020-7979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de particules minérales en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 07 54800. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse de membranes de séparation de gaz à base de silice ultra-microporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 13 150. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : de nouveaux matériaux pour piéger ou tamiser les molécules,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène, énergie moins polluante mais plus chère. (Interview/Rédaction par Emeline ANDREANI), La Marseillaise- Occitanie- Edition du 21 Mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Basics on inorganic membranes-types, properties and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Potential and limitations of zeolite membranes for H2 separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways catalyst and DeNox application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;New designs of nanoporous ceramic and hybrid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Des couches minces PECVD a-SiCxNy:H aux membranes permsélectives aux petites molécules gazeuses (H2 et He)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Reactivity of doped cerium oxide for thermochemical hydrogen production by two-step water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Nanoparticules de fer et de nickel pour le craquage catalytique des goudrons et la production de gaz de synthèse au cours de la pyrolyse du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Multifunctional ceramic membranes with hierarchical porosity and dispersed Pt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Inorganic microporous membranes for light olefin/paraffin gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire sur Invitation : &amp;quot;Current status & opportunities for the use of inorganic membranes to reduce carbon footprint and increase efficiency of energy intensive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Design de matériaux microporeux et mésoporeux pour la réalisation d'un réacteur catalytique membranaire d'ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse et mise en forme de matériaux pour piles à combustible et membranes de séparation de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;B, Ge, Fe and V-substituted silicalite-1 seeds and membranes by microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of four ways catalytic contactors by controlled deposition of sol-gel derived layers in ceramic honeycombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;PECVD silicon nitride membranes for gas separation at low and intermediate temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Sol-gel derived multifunctional silica membranes with hierarchical porosity adapted to both gas treatment and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;A novel membrane reactor for ozone water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Activités de l'Institut Européen des Membranes pour la production et la purification d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Inorganic membrane developments for environment and energy related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Coupled techniques to characterise the nanoporosity of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel derived nanopowders using a supercritical CO2 assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Evolution of MW-derived sodalite membrane structure and single gas permeance as a function of temperature up to 500°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Inorganic membranes for H2 related applications. A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters-4 way catalyst and DeNox application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Gasification processes for electricity and biofuels production : technologies, bottlenecks and scientific stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Model porous silica-based materials for selective adsorption of heavy metal cations : Problems related to surface functionalisation and heteroatom insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Szczodrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Development of new microporous silica membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte sans Comité de Lecture : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Ultra-rapid synthesis of MFI membranes by coupling microwaves and ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Sze Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte sans Comité de Lecture : &amp;quot;Characterisation of proton incorporation in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Synthesis and characterization of proton conducting ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Nanomatériaux membranaires céramiques ou hybrides à base de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Characterization of proton incorporation in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;PECVD silicon nitrides and oxides for gas permeation at low and intermediate temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Microwave-synthesized MFI membranes reproducibility and permeation behaviour at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.R. Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Microwave-synthesized MFI membranes reproducibility and permeation behaviour at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Characterization of proton insertion in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Use of ceramic nanofilters for the treatment of solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Development of new microporous silica membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Matériaux membranaires pour la production d'hydrogène par électrolyse de la vapeur fournie par un réacteur HTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Zeolite membrane reactor used for wastewater ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1000"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Anne Julbe </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational Design of High-Quality ZIF-8 Membranes: Machine Learning-Guided Optimization of ALD ZnO Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (7), pp.12199-12211. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c24910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The race of time during oxide-to-MOF conversion: Competition between MOF(Al) growth and alumina facets rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39, pp.102327. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective adsorption and separation of C 6 hydrocarbons: the role of structural flexibility and functionalization in zeolitic imidazolate frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Applied Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2 (2), pp.364-372. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4lf00388h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">π-Quadrupole-driven gate-opening in ZIFs for selective VOC capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (7), pp.96. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-025-00654-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ZIF-8 membrane growth on top of semiconductive Ga-doped ZnO sensitive layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Presmanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duployer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barnabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Applied Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.1345-1358. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lf00054h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From slag to structure: Formation of novel iron oxalate crystals via Cyrene™-driven microwave chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.102443. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Stabilized Alumina Phase Coatings as a Catalyst Carrier for Oxalic Acid Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Nciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coutanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry–Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202500085. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmtd.202500085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ZIF flexibility for aromatic vapor capture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Collomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (13), pp.5390-5401. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nj00273g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular layer deposition of alucone and its conversion into gas selective alumina-based membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Bekheet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (3), pp.116455. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Atomic Layer Deposition of palladium coatings for hydrogen separation membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.106181. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2025.106181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Successive Incipient Impregnation Approach for Supporting Prussian Blue Analogues on Porous Carriers for Ammonia Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castilla-Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (42), pp.58885-58893. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5c13596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free volume theory of self-diffusion in zeolites: Molecular simulation and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Zanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 381, pp.113305. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.113305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752457v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwaves induced epitaxial growth of urchin like MIL-53(Al) crystals on ceramic supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.20067. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-71150-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental screening of metal nitrides hydrolysis for green ammonia synthesis via solar thermochemical looping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 283, pp.119406. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2023.119406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hydrogen-selective TiO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;y&amp;lt;/sub&amp;gt;-Pd composite membrane materials by atomic layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Badie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Materials Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39, pp.102303. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effect of UiO-66 Directly Grown on Kombucha-Derived Bacterial Cellulose for Dye Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bosc-Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (13), pp.3057. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29133057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Halogenated Zeolitic Imidazolate Frameworks for Alcohol Vapor Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (24), pp.5825. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29245825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05073528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoporous SiC-Based Photocatalytic Membranes and Coatings for Water Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla B. Cervantes-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.672. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes13070672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Ligand Aromaticity on Cyclohexane and Benzene Sorption in IRMOFs: A Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 127 (51), pp.11091-11099. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c06886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Activity of Single- and Dual-Phase Oxide Compounds Based on Ceria, Ferrites, and Perovskites for Two-Step Synthetic Fuel Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.4327. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28114327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Palladium-Based MOF for the Preferential Sorption of Benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (5), pp.6831-6838. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.2c20034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Foams for the Photocatalytic Degradation of Methylene Blue under Visible Light Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla B. Cervantes-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cambedouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (4), pp.1328. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16041328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving solar fuel production performance from H2O and CO2 thermochemical dissociation using custom-made reticulated porous ceria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24, pp.100542. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2023.100542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Adsorption in Zeolite and Thin Zeolite Layers: Molecular Simulation, Experiment, and Adsorption Potential Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (18), pp.5428-5438. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c03420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical Properties of High Entropy Oxides Used as Redox-Active Materials in Two-Step Solar Fuel Production Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Vallès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), pp.1116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12101116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt storage and induced crystallisation in porous asymmetric inorganic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 641, pp.119872. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reactive perovskite materials for solar fuel production via two-step redox cycles: thermochemical activity, thermodynamic properties and reduction kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 276, pp.125358. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.125358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a ceria membrane solar reactor promoted by dual perovskite coatings for continuous and isothermal redox splitting of CO2 and H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 634, pp.119387. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2021.119387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03365953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and thermochemical redox cycling of porous ceria microspheres for renewable fuels production from solar-aided water-splitting and CO 2 utilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 119 (2), pp.023902. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0055282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermochemical solar-driven reduction of CO2 into separate streams of CO and O2 via an isothermal oxygen-conducting ceria membrane reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 422, pp.130026. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2021.130026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen selective palladium-alumina composite membranes prepared by Atomic Layer Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 596, pp.117701. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2019.117701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-step CO2 and H2O splitting using perovskite-coated ceria foam for enhanced green fuel production in a porous volumetric solar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.101257. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2020.101257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermochemical fuel production from H2O and CO2 splitting via two-step redox cycling of reticulated porous ceria structures integrated in a monolithic cavity-type reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Cartoixa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 201, pp.117649. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.117649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the surface properties and microstructure of TiO$_2$ sorbents prepared in supercritical CO$_2$ for the treatment of Sr$^{2+}$ contaminated effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.641. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-020-2451-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02927604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalization of 3D printed ABS filters with MOF for toxic gas removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Pellejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Almazán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Lafuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Urbiztondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89, pp.194-203. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jiec.2020.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarkable performance of microstructured ceria foams for thermochemical splitting of H2O and CO2 in a novel high–temperature solar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.311-323. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Fe-MFI zeolite catalyst in heterogeneous electro-Fenton process for water pollutants abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 278, pp.64-69. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-Nanoporous Carbon Derived from MIL-53(Fe): A Heterogeneous Catalyst for Mineralization of Organic Pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew G. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (4), pp.641. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano9040641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanum manganite perovskite ceramic powders for CO2 splitting: Influence of Pechini synthesis parameters on sinterability and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.05.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress on ceria doping and shaping strategies for solar thermochemical water and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; splitting cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIMS Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (5), pp.657-684. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/matersci.2019.5.657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the role of adsorption in inorganic and composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24, pp.88-97. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coche.2019.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel membrane percrystallisation process for nickel sulphate production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus S.K. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185, pp.210-217. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic layer deposition (ALD) on inorganic or polymeric membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Sub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (4), pp.041101. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5103212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled grafting of dialkylphosphonate-based ionic liquids on gamma-alumina: design of hybrid materials with high potential for CO2 separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (35), pp.19882-19894. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9ra01265f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Stoichiometric Redox Active Perovskite Materials for Solar Thermochemical Fuel Production: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (12), pp.611. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal8120611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Gas-Permeation Properties of Proton-Conducting Membranes Based on Protic Imidazolium Ionic Liquids: Application in Natural Gas Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parashuram Kallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/membranes8030075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental mineralization of caffeine micro-pollutant by Fe-MFI zeolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (4), pp.3628 - 3635. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0530-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomic Layer Deposition for Membranes: Basics, Challenges, and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (21), pp.7368-7390. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Steps toward the Development of Grafted Ionic Liquid Membranes for the Selective Transport of CO 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Pizzoccaro-Zilamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Totée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (47), pp.16027-16040. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel inorganic membrane for the percrystallization of mineral, food and pharmaceutical compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus S.K. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 550, pp.407 - 415. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2017.12.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of NaCl crystal size and particle size in percrystallisation by tuning the morphology of carbonised sucrose membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus S.K. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 567, pp.157 - 165. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2018.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of highly selective H 2 sensors based on SIM-1 nanomembrane-coated ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.410 - 418. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Performance Nanowire Hydrogen Sensors by Exploiting the Synergistic Effect of Pd Nanoparticles and Metal–Organic Framework Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyoung Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Iatsunskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (40), pp.34765 - 34773. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b12569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission monitoring during gas permeation: a new operando diagnostic tool for porous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 555, pp.88 - 96. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2018.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational frequencies of hydrogenated silicon carbonitride: A DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 325, pp.437 - 444. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper oxide - perovskite mixed matrix membranes delivering very high oxygen fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaomin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 526, pp.323 - 333. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2016.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed insight into the preparation of nanocrystalline TiO2 powders in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (21), pp.12635 - 12652. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-1398-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen-Doped Graphitized Carbon Electrodes for Biorefractory Pollutant Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (28), pp.15188 - 15197. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic deoxygenation of model compounds from flash pyrolysis of lignocellulosic biomass over activated charcoal-based catalysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Margeriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Laurenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Geantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 219, pp.517 - 525. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2017.07.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Porous Polybenzimidazole Microsieves: An Efficient Architecture for Anhydrous Proton Transport via Polyionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parashuram Kallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. Vriezekolk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (17), pp.14844 - 14857. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b01916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave PECVD Silicon Carbonitride Thin Films: A FTIR and Ellipsoporosimetry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), pp.258-265. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201500058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a novel fuel cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Huong Ti Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6TA05443A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF-Based Membrane Encapsulated ZnO Nanowires for Enhanced Gas Sensor Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (13), pp.8323 - 8328. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alix Pizzoccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue "Ionic Liquids 2016 and Selected Papers from ILMAT III", 17 (8), pp.1212. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering and conductivity of nano-sized yttria-doped ZrO2synthesized by a supercritical CO2-assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2016.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas permeation redox effect of binary iron oxide/cobalt oxide silica membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C. Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 171, pp.248 - 255. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2016.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic effect of metal nitrate salts during pyrolysis of impregnated biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Eibner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Broust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.143 - 152. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the molecular sieving properties of amorphous SiCXNY:H hydrogen selective membranes prepared by PECVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1935-1943. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02511-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the kinetics of the CO2 gasification of char through the catalyst/biomass integration concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Tchini Tanoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 154, pp.217 - 221. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2015.03.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly crystalline MOF-based materials grown on electrospun nanofibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (13), pp.5794 - 5802. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4nr06640e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PVDF-MFI mixed matrix membranes as VOCs adsorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Figoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Santoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Navascués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.126 - 133. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependent transition point of purity versus flux for gas separation in Fe/Co-silica membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C. Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2015.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for the preparation of confined ZIF-8 membranes by conversion of ZnO ALD layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Abou Chaaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 475, pp.39 - 46. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel concept for the preparation of gas selective nanocomposite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 224 (9), pp.1921 - 1933. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02510-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary iron cobalt oxide silica membrane for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adi Darmawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Smart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João C. Diniz da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 474, pp.32 - 38. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2014.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Gas Adsorption on Acoustic Wave Propagation in MFI Zeolite Membrane Materials: Experiment and Molecular Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (34), pp.10336 - 10343. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la502182k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the structure–property relationships of PECVD SiCxNy(O):H materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.97 - 102. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of sub- and supercritical CO2 reaction media for sol–gel deposition of silica-based molecular sieve membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 121, pp.30 - 37. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2013.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel microwave assisted approach to large scale nickel nanoparticle fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Diniz da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 240, pp.155 - 160. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new supercritical CO2-assisted deposition method for preparing gas selective polymer/zeolite composite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 429, pp.428 - 435. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Investigation of in Situ Generated Ni Metal Nanoparticles for Tar Conversion during Biomass Pyrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117 (45), pp.23812 - 23831. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp408191p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders (3Y-TZPs) using a semi-continuous process in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228, pp.622 - 630. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2013.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new On-Stream Supercritical Fluid Deposition process for sol–gel preparation of silica-based membranes on tubular supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.17 - 24. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2013.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short overview on purification and conditioning of syngas produced by biomass gasification: Catalytic strategies, process intensification and new concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Energy and Combustion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (6), pp.765 - 781. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pecs.2011.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling microwave-assisted and classical heating methods for scaling-up MFI zeolite membrane synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van Loon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud W.J. Dirrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinse Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 401-402, pp.144 - 151. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term pervaporation desalination of tubular MFI zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liping Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 415-416, pp.816 - 823. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.05.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel B-site ordered double perovskite Ba 2 Bi 0.1 Sc 0.2 Co 1.7 O 6−x for highly efficient oxygen reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Sunarso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.872 - 875. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0EE00451K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel route: A versatile process for up-scaling the fabrication of gas-tight thin electrolyte layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Viazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.2987-2993. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deactivation and Regeneration of Oxygen Reduction Reactivity on Double Perovskite Ba 2 Bi 0.1 Sc 0.2 Co 1.7 O 6− x Cathode for Intermediate-Temperature Solid Oxide Fuel Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaka Sunarso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengli Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (6), pp.1618 - 1624. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm103534x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of pore size distribution in MCM-41-type silica using a simple desorption technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Shkolnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sidorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Malakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (6), pp.911 - 918. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10450-011-9368-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous Iron Oxide Decorated 3D Heterostructured Electrode for Highly Efficient Oxygen Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Ge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Gang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengli Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Yi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23 (18), pp.4193 - 4198. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm201439d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ generation of Ni metal nanoparticles as catalyst for H2-rich syngas production from biomass gasification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 382 (2), pp.220 - 230. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2010.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane materials with a hierarchical porosity and their performance in total oxidation of propene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 156 (3-4), pp.216 - 222. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2010.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of microporous silica-alumina membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Cheraitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Satha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17, pp.259-263. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10934-009-9300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of capillary titanosilicalite TS-1 ceramic membranes by MW-assisted hydrothermal heating for pervaporation application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruud W.J. Dirrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinse Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 75 (3), pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2010.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of silicon carbonitride films by plasma enhanced chemical vapor deposition (PECVD) using bis(dimethylamino)dimethylsilane (BDMADMS), as membrane for a small molecule gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 257, pp.1196-1203. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2010.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of reactive cerium-based oxides for H2 production by thermochemical two-step water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (15), pp.4163 - 4173. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-010-4506-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yttria stabilized zirconia synthesis in supercritical CO2: Understanding of particle formation mechanisms in CO2/co-solvent systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (7), pp.1691 - 1698. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-Gel Synthesis Assisted by Supercritical CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; - A Flexible Process for Ceramic Powder and Membrane Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Ceramic Transactions Series, 62, pp.113-118. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.62.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05214903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-assisted hydrothermal rapid synthesis of capillary MFI-type zeolite–ceramic membranes for pervaporation application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Sebastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reyes Mallada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinse Terpstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 355 (1-2), pp.28 - 35. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2010.02.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of thin and uniform TS-1 membranes by MW-assisted heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raminta Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 128 (1 -3), pp.136 - 143. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical porous silica membranes with dispersed Pt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 126 (3), pp.222-227. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion (R)/H-ZSM-5 composite membranes with superior performance for direct methanol fuel cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mh. Yildirim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ar. Curos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Df. Stamatialis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 338 (1 - 2), pp.75 - 83. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2009.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of PECVD a-siCxNy:H membranes as molecular sieves for small gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 329, pp.130-137. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2008.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches in the design of ceramic and hybrid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 316, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2007.08.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One pot synthesis of hierarchical porous silica membrane material with dispersed Pt nanoparticles using a microwave-assisted sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (18), pp.4274 - 4279. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b807029f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of the sol-gel route to develop cathode and electrolyte thick layers Application to SOFC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Cienfuegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 203 (5-7), pp.901-904. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of composite zeolite membrane separator/contactor for ozone water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (1-2), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.12.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of doped cerium oxide for thermochemical hydrogen production by two-step water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 3rd International Workshop on Advanced Ceramics (IWAC03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite, ordered mesoporous and hierarchical ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2), pp.213-229. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/acsm.32.213-229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-rapid production of MFI membranes by coupling microwave-assisted synthesis with either ozone or calcination treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P.S.Z. Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (1-2), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.06.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of synthesis conditions on the pore structure and degree of heteroatom insertion in Zr-doped SBA-15 silica-based materials prepared by classical or microwave-assisted hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Szczodrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lantenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lindheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 110 (1), pp.111-118. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00345333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolysis of metal impregnated biomass : an innovative catalytic way to produce gas fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.291-300. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2006.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft-Chemistry synthesis, characterization, and stabilization of CGO/Al2O3/Pt nanostructured composite powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (3), pp.942-949. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2007.01506.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ozonolysis of phenol using gamma-alumina based catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Djafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159, pp.453-456. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2991(06)81631-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of silicalite-1 membranes by microwave assisted hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 92 [1-3], pp.259-269. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2006.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of proton conducting ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200 (1-3), pp.92-94. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica membranes - Basic Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periodica Polytechnica Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 50[1], pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-microporous silica membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 200[1-3], pp.89-91. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuum seeding and secondary growth route to sodalite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Wan Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 495, pp.92-96. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation of yttria stabilized zirconia particles in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26[7], pp.1195-1203. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations and potentials of oxygen transport dense and porous ceramic membranes for oxidation reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104 (2-4), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and properties of MFI zeolite membranes prepared by microwave assisted secondary growth, from microwave derived seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Wan Son</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 158A, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2991(05)80331-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and oxygen transport characteristics of dense and porous cerium/gadolinium oxide materials. Interest in membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Robbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 104, pp.120-125. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid synthesis of silicalite-1 seeds by microwave assisted hydrothermal treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.78-83. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque Poudres et matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, xxx, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of MFI/αAl2O3 and V-MFI/αAl2O3 composite membranes by 129Xe NMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C de Ménorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.165 - 173. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00030-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ceria based ion conducting mesoporous membranes by soft-chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.327 - 333. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00050-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of sodalite/αAl2O3 composite membranes by microwave heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cazevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 32 (1-3), pp.139 - 149. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(03)00027-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of thin Co/ZrO2 catalytic films by XPS, SEM and SAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Stefanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (1), pp.84 - 87. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.1258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can Microwave Heating Contribute to the Development of Zeolite Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Online Proceedings Library</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 752, </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-752-AA2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiality of organic solvents filtration with ceramic membranes. A comparison with polymer membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147 (1-3), pp.275 - 280. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00552-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by soft-chemistry and characterization of porous Ce0.9Gd0.1O1.95 ion-conducting membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 146 (1-3), pp.17 - 22. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0011-9164(02)00464-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chemical valve membrane: a new concept for an auto-regulation of O2 distribution in membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67, pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic porous membranes for catalytic reactors. Overview and new ideas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 181, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a vanadium based chemical valve membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of porous ceramic membranes as O2 distributors in membrane reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.137-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and performance in the oxidative dehydrogenation of propane of MFI and V-MFI zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1-3, 56, pp.199-209. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0920-5861(99)00277-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a mordenite membrane on an α‐Al2O3 tubular support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalgisa Tavolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (5), pp.1131 - 1137. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b000047g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic membranes and solid state sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hovnanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.313 - 334. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1293-2558(00)00141-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the diffusivity of benzene in microporous silica by quasi-elastic neutron scattering and NMR pulsed-field gradient technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.197-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part I: Preparation and characterisation of LaOCl membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.225-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part II: Catalytic properties of LaOCl membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.377-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of non-ionic surface active agents on TEOS-derived sols, gels and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4 (2), pp.89 - 97. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00491675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of cyclohexane in a microporous silica sample: a quasi-elastic neutron scattering and NMR pulsed-field gradient technique study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Karger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Vartapetian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 108, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part 1: preparation and characterisation of LaOC1 membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25 (3-4), pp.225 - 230. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0920-5861(95)00079-U⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microporous zirconia membrane prepared by the sol—gel process from zirconyl oxalate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 86 (1-2), pp.95 - 102. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0376-7388(93)E0141-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sol-gel approach to prepare candidate microporous inorganic membranes for membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 77, pp.137-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Structure-Property Relationship in MOFs for Efficient Benzene Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 French MOFs-COFs-POPs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and eco-friendly strategy for growing oriented MOFs on industrial ceramic supports (Invited lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limor Ben Neon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON NANOMATERIALS &amp; NANOTECHNOLOGY- AMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Advanced Materials, Oct 2024, Stockholm (Suède), Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen separation membrane made by molecular layer deposition of alucone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Ecole Doctorale Sciences Chimiques Balard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switching Ceramic Surface Chemistry from Oxide to Non-Oxide Using Thermal ALD- Evaluation of BN/α-Al2O3 MF Membranes (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mansas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM17- 17th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof Marco di Lucio- Universidade Federal de Santa Catarina- Brazil, Jul 2024, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Novel MOF/Palladium Composite Membranes for Hydrogen Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES (ICIM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florianopolis, Brazil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new multifunctional membrane materials for separation, extraction or detection applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHISA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Trest, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular sieve alumina membrane for gas separation made by molecular layer deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépôt de couches atomiques pour les membranes séparatives d’hydrogène- Projet MEMbyALD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle RHyO (Recherche et d'innovation sur H2 en Occitanie) - Présentation des THESES financées par RHyO en 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Pd(II) based-MOFs for the Preferential Sorption of selected VOCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dedecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inorganic and Environmental Materials (ISIEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular layer deposition for alumina gas separation membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 69th International Symposium &amp; Exhibition Overview</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Portland (OR-USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de H2 en vue de son stockage (Séminaire invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du Pôle RHyO - thématique « STOCKAGE dans le secteur de l'hydrogène »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle RHyO- Occitanie, Nov 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas separation alumina membranes by Molecular Layer Deposition of alucone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Workshop RAFALD (Réseau des acteurs français de l’ALD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des acteurs français de l’ALD, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies pour le développement de membranes composites pour la séparation ou la détection de l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Volume Theory of Self-diffusion in Zeolite: Molecular simulation and Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Zanotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Berrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Diffusion in Solids and Liquids (DSL-2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas adsorption in zeolite and thin zeolite layers: molecular simulation, experiment and adsorption potential theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Kellouai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Judeinstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Plazanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Réunion Annuelle du Groupe Français des Zéolithes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Dual Phase Ceramic Materials and Membranes for the Thermochemical Production of Solar Fuels by Dissociation of H2O and CO2 (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inorganic Membranes (ICIM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon Carbide- An attractive material for membrane applications (Invited talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Chimie du Silicium “A journey into the chemistry of silicon – from molecules to materials”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel design of hydrogen-selective palladium-based composite membranes and sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H- Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inorganic Membranes (ICIM16 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane design by ALD/MLD for hydrogen sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syreina Alsayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 22nd International Conference on Atomic Layer Deposition (ALD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des revêtements pérovskites sur mousses et membranes en cérine pour la production thermochimique de combustibles solaires (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2022- Colloque #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Membranes- from Synthesis to Application. Basics &amp; Emerging Trends (Invited Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Zeolite Conference- Preconference School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite coatings on ceria foams and membranes for solar fuel production (Invited lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Advanced Materials Congress (EAMC- Session Materials for Energy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la production thermochimique de combustibles solaires par dépôt de pérovskite de type manganite de lanthane sur des supports en cérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique, Caen (100% virtuel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled growth of MOFs on various supports from nano to large scale industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second French MOFs-COFs conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vecteur hydrogène, de l'amont à l'aval : purifier l’hydrogène (séminaire invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition des journées Eau &amp; Défense, Pôle Aqua-valley-100% Digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Aqua-valley, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la sécurité des technologies de l’hydrogène (séminaire invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Selle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Pôle RHyO- Recherche sur l’hydrogène en Occitanie, 100% Digital,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle RHyO, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of mesoporous SiC membranes from polymeric precursors for water filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Cervantes-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cambedouzou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Balard Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9emes Journées de l’Association Française de l’Adsorption (AFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-scale simulation of adsorption and transport in nanoporous media (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Dimitri Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Acoustics of Nanoporous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salford, Feb 2019, Salford, Angleterre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de capteurs d’oxydes métalliques semi-conducteurs par des nanomembranes à base de MOFs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Chimie de Coordination de la SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Montpeliier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des paramètres de synthèse sur la frittabilité et la réactivité RedOx de poudres pérovskites pour la dissociation thermochimique du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Heussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique- GFC2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide-to-MOF conversion: a versatile strategy for either confining MOF membranes or encapsulating gas nanosensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Zeolite Membrane Meeting, IZMM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lulea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de membranes tamis moléculaires metallo-organiques sur des supports céramiques industriels pour la séparation des gaz rares émis par les centrales nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Soltana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael. Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CFM/PROGEPI- Traitement des gaz par membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFM &amp; PROGEPI, May 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of gas sensors based on Metal Organic Framework membrane encapsulated ZnO nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang Sub Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de combustibles de synthèse par dissociation thermochimique de H2O et CO2 dans un réacteur solaire (Key-note lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Oct 2019, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar thermochemical splitting of H2O and CO2 using ceria porous foam structures in a high-temperature solar reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayral André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IUPAC World Chemistry Congress, IUPAC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Footprint of Gas Permeation through Porous Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micka Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etoungh Dimitri Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Annuelle du Groupe Français des Zéolithes- GFZ2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du confinement de liquides ioniques dans des membranes céramiques poreuses pour le transport sélectif du CO2 CACRSI – Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Pizzoccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse en milieu CO2 supercritique de films et membranes nanostructurés à base de TiO2 pour la décontamination des effluents liquids CACRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Molecular Sociology »: Understanding and controlling chemical systems for chemistry of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H- Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim S.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conferences 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de membranes denses à base de céramiques conductrices mixtes pour la production thermochimique de combustible solaire CACRSI – Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émission acoustique comme outil de diagnostic en temps réel lors de la perméation de gaz au travers de membranes céramiques poreuses CACRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles GFC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-friendly approach for the preparation of confined ZIF-8 membranes by conversion of ALD ZnO layersCACRSI – Energie, Futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Abou-Chayaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interne ICCBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couches d'atomes pour construire des tamis moléculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans de l'IEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Européen des Membranes, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un système zéro-énergie pour la dépollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. X. H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Electrochimie 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic emission: towards a real-time diagnosis tool for studying gas permeation through porous ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on the Characterization of Porous Solids (COPS-XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2 selective SiCN-based membranes prepared by PECVD Investigation of structure-property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PECVD a-SiCN(O):H materials for H2 separation membranes - An insight into the structure-property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China France 2nd Workshop on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Atomic Layer Deposition and solvothermal synthesis for controlling the growth of MOF-based membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes (2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled formation of MOF-based Membranes by solvothermal conversion of ALD oxide layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Vallicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on rational design for improved functionalities of porous inorganic materials, Saint-Gobain CREE Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of attractive carbon-based functional materials by combining ALD and solvothermal MOF growth, for application in advanced oxidation process by electro-Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmilaire Roseline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porous carbon-based materials for application in electrochemical advanced oxidation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Chemistry Conferences : Prospects in porous materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of graphite felts for mineralization of bio-refractory pollutants by the electro-Fenton process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliu O. Ganiyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First workshop on rational design for improved functionalities of porous inorganic materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon based functional materials designed using Atomic Layer Deposition applicable in advanced oxidation process by electro-Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R., Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diamond and Carbon Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel Fuel Cell-Fenton system: a smart approach to zero energy depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xuan Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Bioinspired and Biobased Chemistry &amp; Materials - N.I.C.E. 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of functionalized imidazolium-based ionic liquids grafted on porous ceramic supports for potential use in adsorptive and membrane separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Pizzoccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hesemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biobased Atomic layer deposition : from nanomaterials to membranes applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire au Forschungszentrum Jülich GmbH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of novel porous carbon-based material for a zero-energy depolluting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X. Huong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening Non-Pd Metal Alloys and Crystalline Porous Materials used in Gas Separation Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evtimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Drioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Chemical Browsers - 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybenzimidazole (PBI) microsieves produced by liquid induced phase separation microfabrication (LIPSμF): Polymeric ionic liquid/PBI membranes for high temperature fuel cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Pina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nijmeijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01714067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des effets de confinement pour le développement de nouvelles membranes à base de céramiques pour la séparation de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF d’Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de membranes à base de silice par un nouveau procédé de dépôt sur des supports macroporeux en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de nouvelles membranes nano-composites à base de céramique et d'alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes céramiques non-oxydes a-SiCxNy:H permsélectives à l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative microporous a-SiCxNy:H membranes synthesized by PECVD for H2/CO2 separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International School on Chemistry and Renewable Energies - Chaire Total</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in-situ de membranes céramiques poreuses de perméation de gaz par méthode acoustique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syngas production from biomass gasification: Catalyst integration strategies for process intensification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries - CatBior 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust synthesis of yttria stabilized tetragonal zirconia powders using a semi-continuous process in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-oxide molecular sieve membranes for gas separation- Inorganic membranes for green chemical production and clean power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Summer school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de poudres de zircone yttriée nanométriques par voie sol-gel assistée par CO2 supercritique et comportement au frittage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poudres et Matériaux frittés 2013 - PMF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of MFI zeolite membranes performance by either ex-situ or in-situ modification strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01733479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new non-oxide inorganic membranes for high temperature hydrogen separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Ceramic Congress, CIMTEC 2012 (4th International Conference "Smart Materials, Structures and Systems")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montecatini terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modification strategy of MFI zeolite membranes in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM 12 :12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles membranes céramiques et hybrides de non-oxydes pour la séparation de H2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Miele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE - Programme Interdisciplinaire Energie du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes inorganiques dans le quaternaire Si-Zr-C-N pour la purification de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SCF Chimie Grand Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouvelles membranes céramiques et hybrides de non-oxydes pour la séparation de l’hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laeticia Chareyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent R. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umit Bilge Demirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque Energie (Programme Interdisciplinaire Energie du CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Performance of zeolite membrane Separator/Contactor for ozone water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4 membranes&amp;quot; (II-P6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bragdo Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bredesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Inorganic Membranes (ICIM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des couches minces PECVD a-SiCXNY:H aux membranes permsélectives à l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M (Société Française des Matériaux et de Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris (ENSAM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pt-doped silica membranes with a hierarchical porosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.1b06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;On the performance of mixed oxygen ion and electron conducting La2(Ni,Fe)O4+δ membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.I. Dalh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Larring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PECVD a-SiNxCy:H thin films for hydrogen selective membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.1c04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation de composés catalytiques dans la porosité de la paroi filtrante des filtres en SiC. Applications DeNox et catalyseur 4 voies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diesel Engine - International Conference organized by SIA (Société des Ingénieurs de l'Automobile)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Développement d'assemblages MEmbrane/SUpport plans à gradient radial de porosité, adaptés à des cycles de mesures de perméation de l'HYdrogène jusqu'à 550°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advantages of the sol-gel route to develop stackings from electrodes and electrolyte thick layers. Application to SOFC systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Cienfuegos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Thin dense YSZ membranes prepared by a &amp;quot;loaded sol&amp;quot; method using reactive nanoparticles synthesized in supercritical CO2 media&amp;quot; (II-P63)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par voie sol-gel en milieu CO2 supercritique, caractérisation et frittages conventionnel ou par spark plasma sintering de poudres céramiques conductrices anioniques pour la réalisation d'électrolytes minces denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GFC - Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Catalytic investigation of iron and nickel nanoparticles in wood pyrolysis for hydrogen rich syngas production and catalytic tar destruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on "Catalysis for clean Energy and Sustainable Chemistry" (CCESC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti-silicalite -1 membranes by microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xth International Conference on Inorganic Membranes (ICIM 10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Tokyo, Japan. pp.3a08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways catalyst and DeNox application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GFC - Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of ionic conduction in a ceramic electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Argelès sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical studies of water insertion and proton-ceramic interaction in doped perovskite AB1-xMXO3-x</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, ?, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane developments in IEM for gas separation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Industrial Energy-related Technologies and Systems (IETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Petten, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFI and X-MFI seeds and membranes by microwave-assisted synthesis&amp;quot; (Key Note)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Zeolite Membrane Meeting (IZMM 2007), July 22-25, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sarragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways-catalyst and DeNOx application&amp;quot; (Key Note Lecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Catalysis in Membrane Reactors (ICCMR 8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential and limitations of zeolite membranes for fossil power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Jülicher Werstoffsymposium - Gas Separation Membranes for zero-emission Fossil Power Plants, November 15-16, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jülich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Microwave-synthesized MFI membranes reproducibility and permeation behaviour at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Development of new macroporous silica membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference (WHEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Supercritical Fluids and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ischia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of ceramic nanofilters for the treatment of solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on membranes in Solvent Filtration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Leuwen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made, multifunctional and adaptative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd Summer School of the European Membrane Society (Smart Membrane Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Etat de l'art sur le développement des membranes zéolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Membranes Zéolithes - GT Chimie/Energie, Club Français des Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Rueil Malmaison, 4 Octobre 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Inorganic Membranes (ICIM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation électrochimique de l'insertion d'eau dans des électrolytes céramique à conduction protonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Forum sur les Impédances Electrochimiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire LISE et Université Pierre et Marie Curie, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Synthesis and characterisation of proton conducting ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based ceramic membranes for membrane reactors. A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international Conference on Inorganic Membranes, ICIM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-rapid synthesis of MFI membranes by coupling microwaves and ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Sze Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First INSIDE POReS Workshop (in Situ study and Development of processus involving nanoPORous Solids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, La Grand Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Supercritical Fluids-Reactions, Materials and Natural Products Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg / Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Characterization of proton insertion in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Hydrogen Energy Conference (WHEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Ultra-microporous silica membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux membranaires pour la production d'hydrogène par électrodialyse de la vapeur fournie par un réacteur HTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ENERGIE 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Catalytic membrane reactor for water and wastewater treatment by ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NYM 7 : 7th Meeting on the Network Young Membrains - June 22-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Enschedde, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire sur invitation : &amp;quot;Contribution of material science to the development of membrane reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Hong-Kong University of Science and Technology (HKUST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthesis and properties of MFI zeolite membranes prepared by microwave assisted secondary growth, from microwave derived seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NYM 7 : 7th Meeting on the Network Young Membrains - June 22-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Enschedde, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;First approach for water electrolysis at high temperature : spectroscopic investigations on potential H+ conducting electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Hydrogen Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Microwave synthesis of zeolite membranes by direct or secondary growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Ozonation yield enhancement by water removal in a catalytic membrane reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOA-17th : World Ozone Congress (Ozone and Related Oxidants : Innovative and Current Technologies in Conjunction with the Gas/Liquid/Solid World Congress) - August 22-25, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Vacuum seeding and secondary growth route to sodalite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.R. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Choy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et enrobage par un polymère, de poudres de YSZ nanophasées en milieu CO2 surpercritique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Poudres et Matériaux Frittés 2005 (Société Française de Métallurgie et de Matériaux),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Une nouvelle génération de filtre à particules avec imprégnation de catalyseur pour fonction DENOx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques du Club Français des Membranes - Applications Industrielles des Procédés Membranaires en Chimie et Production d'Energie - IFP - June 13-14, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Solaize, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica membranes - Basic principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth Summer School of the European Membrane Society - "Inorganic membranes : preparation, characterization and applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Jaca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Formulation of a thin catalytic membrane layer for ozonolysis of organic water pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS (Material Research Society) - May 31-June 3rd, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Zeolite membrane reactor engineering symposium (APCRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Plasma Processes - June 5-9, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and encapsulation with polymer of nanophase YSZ particles in supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthèse et enrobage par un polymère, de poudres de YSZ nanophasés en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Poudres et Matériaux Frittés 2005 (Société Française de Métallurgie et de Matériaux) - May 18-20, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthesis and characteristics of MFI zeolite membranes prepared by microwave assisted secondary growth, from microwave derived seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arruebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FEZA Conference (Federation of European Zeolite Association) - August 23-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Controlled synthesis of thin oriented MFI zeolite membranes by microwave assisted secondary growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J. Beresnevicius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCHEM (SFC) - August 28-September 1st, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affiche : &amp;quot;Development of a catalytic contactor by one step synthesis and impregnation of a catalyst in SC CO2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOM 2005 : International Congress on Membrane and Membrane Processes - August 21-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Seoul, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis , characterisation and applications of zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FEZA Conference (Federation of European Zeolite Association), Pre-Conference Workshop - August 23-26, 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral : &amp;quot;Synthesis and encapsulation with polymer of nanophased YSZ particles in supercritical carbon dioxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NN2005 : International Conference on Nanomaterials and Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cured organosilicon plasma-polymers films for hydrophobic microporous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM8 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cincinnati, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFI zeolite membranes. Preparation and performance in separative and catalytic reactor applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of VMgO catalysts from the original metallo-organic precursors. A method adapted to the preparation of catalytic membranes for oxydehydrogenation of propane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovnanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Jalibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Inorganic Membranes, ICIM5-98, 22/06/98 - 26/06/98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative dehydrogenation of propane over VMgO catalysts prepared from original metallo-organic precursors: comparison between unsupported powders and phases deposited over MFI zeolite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Albaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hovnanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pantazidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentialities of an innovative technique like 129Xe NMR and of SAXS for the characterization of microporous sol-gel derived SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. de Menorval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of additives for the preparation of SiO2 and SiO2/Pt membranes from TEOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd CMRs ESF Meeting, 6/10/95 - 7/10/95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a composite zeolite-alumina membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st CMRs ESF Meeting, 15/06/95 - 16/06/95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactor for oxidative coupling of methane. Part 1: Preparation and characterization of LaOCl membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Catalytic Membranes, 26/09/94 - 28/09/94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based membranes designed for catalytic reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Balzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Dalmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Inorganic Membranes, 10/07/94 - 14/07/94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Worcester, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation et caractérisation de membranes zéolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réunion du Groupe de Recherche 963 "Membranes et Procédés à Fonctions Spécialisées", 5/02/93 - 5/02/93"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de membranes méso- et microporeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Uzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jobic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Réunion du Groupe de Recherches 963 "Membranes et Procédés à Fonctions Spécialisées", 5/02/93 - 5/02/93"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol - gel derived nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Larbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Royal Society of Chemistry, 13/04/92 - 16/04/92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00011354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel processing for controlled LaOCl catalytic membrane textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chanaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mirodatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS SPRING 92, 27/04/92 - 1/05/92</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect of UiO-66 directly grown on Kombucha-derived bacterial cellulose for adsorptive membrane applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Plaza-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bosc-Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES (ICIM17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Florianapolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures d’émission acoustique : un nouvel outil de diagnostic en ligne pour les membranes céramiques poreuses soumises à un flux de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Manga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MemPro7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane design by ALD for hydrogen purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Badouric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Bechelany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS 22nd International Conference on Atomic Layer Deposition (ALD 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la production thermochimique de combustibles solaires par dépôt de pérovskite de type manganite de lanthane sur des supports en cérine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jouannaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Haeussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles 2020 du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Effect of Pd Nanoparticles and MOF Membranes on Nanowires Hydrogen Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-H. Leeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Balard Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of attractive carbon-based membrane for application in advanced oxidation process by electro-Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.X.H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Esmilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cerneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Inorganic Membranes - ICIM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive Models for Ideal Selectivities of Crystalline Porous Membrane Materials towards Light Gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evtimova J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cacho-Bailo Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquín Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Inorganic Membranes (ICIM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Atlanta, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insight into the structure–property relationships of PECVD a-SiCxNy:H membranes permselective to hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balard Conferences 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Montpellier, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Model for Predicting the Ideal Selectivity of Crystalline Porous Materials used in Gas Separation Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Evtimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cacho-Bailo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Coronas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromembrane 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aachen, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes nano-composites à base de ceramique et d’alkoxysilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français de la Céramique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dijon, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un nouveau procédé de dépôt de membranes composites polymères/zéolithes par compression en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amorphous silicon carbonitride molecular sieve membranes -An insight into their structure-property relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Inorganic Membranes - ICIM2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brisbane, Australia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes Innovantes pour la Séparation de l’Hydrogène – MISHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pullumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Basin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse robuste de membranes zéolithes MFI et prediction de leurs performance pour la séparation éthanol/eau par pervaporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Terstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and characterization of a ceria-zirconia catalyst for DMC synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Pannonian Symposium on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Trest, Czech Republic. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposite MOF-based membrane systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salvador-Levehang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Macron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MFI zeolite membranes on industrial supports with high S/V ratio and their evaluation for the extraction of organics from water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.D. Da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Conseil Scientifique pleinier de l’ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tubular MFI zeolite membranes in long term desalination process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.D. Da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference of the European Ceramic Society - ECerS XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Limoges, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synthesis to Applications of Supported Polymer Derived Ceramic Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ballestero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Miele</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Energie-ENSCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of supercritical CO2-based methods for improving the gas separation performance of MFI zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Méditerranéennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du support et des additifs sur la synthèse et sur les propriétés des membranes zéolithes MFI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Delbianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayral André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GFC, Journées Annuelles, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Mittelwihr, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas selective amorphous silicon carbonitride tubular membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haacké</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Inorganic Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Enschede, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new nanocomposite MOF-based membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Salvador-Levehang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farrusseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIM12- 12th INTERNATIONAL CONFERENCE ON INORGANIC MEMBRANES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and catalytic performance of ceramic membrane materials with a hierarchical porosity and dispersed Pt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giroir-Fendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baylet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Alphonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference of the Aseanian Membrane Society, MS6/IMSTEC10 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissociation thermochimique et recyclage du CO2 en combustible solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Beche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE ENERGIE (PIE CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis by conventional and microwave-assisted methods of Fe-MFI membranes for N2O decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMEMBRANE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite X-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZSM-5 zeolite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite-Embedded Membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding for Zeolite Membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faujasite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite T-type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, Encyclopedia of Membranes, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite Y Type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Drioli E.; Giorno L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-662-44323-1. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44324-8_608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass gasification to produce syngas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pinta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashok Pandey; Thallada Bhaskar; Michael Stöcker; Rajeev K Sukumaran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Thermo-Chemical Conversion of Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213 - 245, 2015, 978-0-444-63289-0. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-63289-0.00008-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céramiques pour l'environnement: filtres, membranes, adsorbants et catalyseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Null Hulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joulin Jean-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Techniques de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les membranes et leurs applications en séparation et/ou réaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Rios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les applications des nanomatériaux pour l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp 387-414, 2014, Collection Recherche et développement EDF, 978-2-7430-1504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceramic membranes for gas treatment and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoporous Materials for Energy and the Environment, G. Rios, N. Kanellopoulos, G. Centi (Eds), Pan Stanford Publishing Pte Ltd (2012). Chapitre 10, pages 203-229. ISBN978-981-4267-17-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic membrane reactors involving inorganic membranes - A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Water quality control and health. From concepts to action"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. JOKIAE, J.M. GUASTAVINO, L. COT, pp.30-43, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporous silica membrane - basic principles and recent advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. MALADA, M. MENENDEZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Membranes : Synthesis, Characterization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.Ch. 2, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular sieve membranes - synthesis, characterization and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Van Bekkum, J. Cejka, A. Corma, F. Schuth Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction to Zeolite Science and Practice, Chapitre 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.181-219, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeolite membranes - A short review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Cejka and H. Van Bekkum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Amsterdam, pp.135-160, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sol-gel processed membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sumio Sakka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"handbook of Sol-Gel Science and Technology", Vol. 3 : Application of sol-gel technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, 139-178, Chapter 7, 2005, ISBN 1-4020-7979-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ DE PRÉPARATION D'UN MATÉRIAU ACTIF SPÉCIFIQUE POUR LA PRODUCTION D'HYDROGÈNE OU DE MONOXYDE DE CARBONE VIA LA DISSOCIATION DE L'EAU OU DU DIOXYDE DE CARBONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3943444A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de particules minérales en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masquelez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 07 54800. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la synthèse en continu, d'oxydes céramiques nanophasés enrobés, par réaction en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR/2900845 et WO/2007/131990. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de synthèse de particules organiques ou inorganiques enrobées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: 06/51734. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de synthèse de membranes de séparation de gaz à base de silice ultra-microporeuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 13 150. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : de nouveaux matériaux pour piéger ou tamiser les molécules,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drobek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrogène, énergie moins polluante mais plus chère. (Interview/Rédaction par Emeline ANDREANI), La Marseillaise- Occitanie- Edition du 21 Mai 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Basics on inorganic membranes-types, properties and performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Potential and limitations of zeolite membranes for H2 separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;New designs of nanoporous ceramic and hybrid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Nanoparticules de fer et de nickel pour le craquage catalytique des goudrons et la production de gaz de synthèse au cours de la pyrolyse du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Multifunctional ceramic membranes with hierarchical porosity and dispersed Pt nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Reactivity of doped cerium oxide for thermochemical hydrogen production by two-step water-splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abanades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Des couches minces PECVD a-SiCxNy:H aux membranes permsélectives aux petites molécules gazeuses (H2 et He)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters - 4 ways catalyst and DeNox application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire sur Invitation : &amp;quot;Current status & opportunities for the use of inorganic membranes to reduce carbon footprint and increase efficiency of energy intensive processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00317462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Inorganic microporous membranes for light olefin/paraffin gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charmette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse et mise en forme de matériaux pour piles à combustible et membranes de séparation de gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Estournes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bacchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;PECVD silicon nitride membranes for gas separation at low and intermediate temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of thin dense ceramic membranes by &amp;quot;loaded sols&amp;quot; method using nanoparticles synthesized by supercritical CO2 assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;B, Ge, Fe and V-substituted silicalite-1 seeds and membranes by microwave-assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Development of four ways catalytic contactors by controlled deposition of sol-gel derived layers in ceramic honeycombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Design de matériaux microporeux et mésoporeux pour la réalisation d'un réacteur catalytique membranaire d'ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Production of ceramic nanopowders using a supercritical CO2 assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;A novel membrane reactor for ozone water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Sol-gel derived multifunctional silica membranes with hierarchical porosity adapted to both gas treatment and separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Yacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacroix-Desmazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Activités de l'Institut Européen des Membranes pour la production et la purification d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Inorganic membrane developments for environment and energy related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Zeolite membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Coupled techniques to characterise the nanoporosity of thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel derived nanopowders using a supercritical CO2 assisted sol-gel process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Evolution of MW-derived sodalite membrane structure and single gas permeance as a function of temperature up to 500°C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire : &amp;quot;Inorganic membranes for H2 related applications. A short overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Model porous silica-based materials for selective adsorption of heavy metal cations : Problems related to surface functionalisation and heteroatom insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Szczodrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lantenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Prelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Douillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zajac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Incorporation of catalytic compounds in the porosity of SiC wall flow filters-4 way catalyst and DeNox application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Joulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catoixa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tournigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Gasification processes for electricity and biofuels production : technologies, bottlenecks and scientific stakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. van de Steene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Ceramic membranes : basic concepts and new trends in the design of tailor-made multifunctionnal and adpatative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Ultra-rapid synthesis of MFI membranes by coupling microwaves and ozone treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Sze Lau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte sans Comité de Lecture : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Nanomatériaux membranaires céramiques ou hybrides à base de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roualdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Developing and characterizing new oxide nanomaterials in supercritical CO2 phase : perspectives and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Synthèse de poudres céramiques et hybrides nanostructurées par un procédé de &amp;quot;chimie douce&amp;quot; en milieu CO2 supercritique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte sans Comité de Lecture : &amp;quot;Characterisation of proton incorporation in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Synthesis and characterization of proton conducting ceramic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Sol-gel process assisted by supercritical CO2 for nanophase YSZ conductive ceramic oxides synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Nanophase yttria doped zirconia synthesis using a sol-gel process assisted by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Proton conducting ceramic membranes for steam electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Development of new microporous silica membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;PECVD silicon nitrides and oxides for gas permeation at low and intermediate temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rouessac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Kafrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Characterization of proton incorporation in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Microwave-synthesized MFI membranes reproducibility and permeation behaviour at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.R. Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Molecular sieve silica-based membranes for He purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deperthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de Congrès : &amp;quot;Microwave-synthesized MFI membranes reproducibility and permeation behaviour at high temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motuzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mikutaviciute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.J Beresnevicius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Characterization of proton insertion in perovskite-type structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Willemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colomban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Use of ceramic nanofilters for the treatment of solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Rios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Development of new microporous silica membranes for gas separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barboiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;Matériaux membranaires pour la production d'hydrogène par électrolyse de la vapeur fournie par un réacteur HTR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisasi Takenouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Deslouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication par Affiche : &amp;quot;Zeolite membrane reactor used for wastewater ozonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.L. Yeung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Schrotter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Orale : &amp;quot;An improved sol-gel route assisted by supercritical CO2 for the synthesis of nanophase ceramic oxides, YSZ/PMMA core-shell nanocomposite preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Julbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1001"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102443" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nciri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102327" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00054h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lf00388h" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00654-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00273g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116455" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13596" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081380v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106181" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752457v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kellouai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71150-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29245825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla B. Cervantes-Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13070672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c06886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c20034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041328" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100542" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c03420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vall&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Fu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119872" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530154v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125358" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055282" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119387" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101257" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006873v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117701" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pellejero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Almaz&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lafuente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Urbiztondo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.05.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.11.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333880v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Cowan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040641" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2019.03.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus S.K. Madsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Diniz da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.02.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sub Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103212" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rebiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra01265f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120611" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912052v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parashuram Kallem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mallada" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8030075" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martens" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0530-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954940v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02687" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907966v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.09.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01717318v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Wang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.077" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Kim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyoung Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Young Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12569" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683219v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Serra" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.12.035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674734v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1398-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margeriat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.071" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Vriezekolk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01916" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677978v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12062" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432709v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huong Ti Xuan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA05443A" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.03.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JQ7XWMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Darmawan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Diniz da Costa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684771v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.07.055" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDX82BFS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallicari" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr06640e" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625185v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.11.024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Tchini Tanoh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.03.059" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684621v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figoli" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navascu&#233;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.01.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.10.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R9P7LF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02510-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.09.033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502182k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687237v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.11.032" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688708v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXHBVW8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689541v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Volle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408191p" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689512v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.058" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVFL0QF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690088v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2011.12.001" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09G7ZR1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690437v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Loon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud W.J. Dirrix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Terpstra" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.01.045" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XSG154T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Ding" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.05.074" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLFM7V09-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695802v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Sunarso" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Chen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EE00451K" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617022v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.087" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93C95F4W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696052v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengli Liang" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Chen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm103534x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696084v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shkolnikov" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sidorova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malakhov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Volkov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-011-9368-9" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LH3XTXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696055v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Yi Xu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201439d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696300v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Sebastian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.08.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK71CHBH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617020v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.08.013" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GZ3J82C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701151v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.04.047" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTXBP10-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617024v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheraitia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Satha" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-009-9300-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N22H5M5R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683192v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.025" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X61H0QMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696891v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4506-4" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4T8BLSCR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455052v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raminta Mikutaviciute" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.08.014" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BQRX1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696814v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Coronas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.02.073" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231924BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.06.012" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425000v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Yildirim" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar. Curos" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Df. Stamatialis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.04.009" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362053v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kafrouni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.028" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83L51JT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317446v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heng" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Yeung" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Schrotter" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.12.038" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMSDLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282257v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.08.055" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WL20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325301v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807029f" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-06F0P134-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354982v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadou" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peraudeau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abanades" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165774v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bru" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.08.006" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJ302TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165746v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.213-229" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L5DJRMS8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345333v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szczodrowski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindheimer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.09.038" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1B8BK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165775v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.S.Z. Lau" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J Beresnevicius" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.042" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZRHK9SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165769v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01506.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSPFQ0G5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080543v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Noble" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Beresnevicius" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.01.014" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJZBSDMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128642v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacroix" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sala" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.254" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16GZ5ZBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359653v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godde" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djafer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81631-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128637v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourgues" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.253" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S5DZ8V0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080541v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Lee" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wan Son" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.172" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJ85H49-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080539v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.12.033" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FVRVT8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077990v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robbe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.03.046" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98VMCZX2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078000v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80331-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012810v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.03.075" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ6W97H2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077988v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.002" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTNCVJ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738647v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de M&#233;norval" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00030-3" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4TQNSTG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739717v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00050-9" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX3ZD7D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738630v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevielle" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00027-3" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJD24XBW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726400v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stefanov" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Atanasova" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robinson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1258" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B5BA29100B6B23D948EBE367031BF892084489A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726657v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA2.3" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726404v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00552-0" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K2MPZQV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726396v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00464-2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MXDRK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007255v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006997v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007256v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007257v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006979v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jalibert" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(99)00277-1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727695v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Tavolaro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Basile" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b000047g" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C886D7A4F63E297D11094C4265E76946DC65488C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727689v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hovnanian" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)00141-2" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F4AD68F9AD6173F2E5E2FF7E3E47F14D3F4AA1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006360v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanaud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006162v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bee" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karger" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006359v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borges" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729594v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00491675" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-618N5PRZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006198v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Vartapetian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729603v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(95)00079-U" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B550DE9AE0C226313B4AF7D43B522820E8B49F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729573v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(93)E0141-6" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SF860T8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006096v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795625v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795797v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835068v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04828296v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansas" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886111v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788635v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795877v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886091v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795826v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouessac" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796280v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855427v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885890v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H. Kim" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang S. Kim" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764383v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zanotti" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855433v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Platel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772860v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudoin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764283v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761417v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H- Kim" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Kim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766025v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Alsayegh" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764257v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786513v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haeussler" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789877v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03776742v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789860v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754014v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Cervantes-Diaz" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambedouzou" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775731v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Manga" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Costa" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885981v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heussler" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379582v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Kim" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S.S." TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855429v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Soltana" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael. Bechelany" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068595v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885946v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072354v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pizzoccaro" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guerrero" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071777v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071771v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071745v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707367v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709157v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. X. H. Le" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704757v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704767v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701028v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu O. Ganiyu" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705638v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705265v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709168v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerrero" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesemann" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702696v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714067v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kallem" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pina" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nijmeijer" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704120v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709173v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evtimova" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Luca" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drioli" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718672v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778062v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733469v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733479v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725196v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02820828v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chareyre" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02820785v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794885v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317510v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317741v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317730v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bragdo Smith" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredesen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317531v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yacou" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317703v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317633v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317717v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richardson" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blin" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Steene" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317481v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikutaviciute" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275116v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275112v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacroix" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rahmouni" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317586v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204423v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204433v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080586v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deperthuis" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080575v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080576v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080589v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128727v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080588v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128802v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080616v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080567v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080572v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Sze Lau" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080615v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080577v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083115v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360542v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083085v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083158v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083093v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080611v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Py" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083122v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083124v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080570v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080569v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083087v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083111v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083164v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arruebo" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083172v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noble" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083074v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741680v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baldo" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010625v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaric" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009857v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dalmon" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009862v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantazidis" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009802v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. de Menorval" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010440v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010499v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010438v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010535v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010810v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010880v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011354v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010811v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763756v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772515v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badouric" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03765395v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Leeb" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Kim" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707352v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evtimova J." TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacho-Bailo Fernando" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753206v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho-Bailo" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coronas" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753214v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778065v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778063v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Terstra" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778067v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789162v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salvador-Levehang" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macron" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789158v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Da Costa" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789161v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789157v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789153v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721786v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbianco" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721799v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salvador-Levehang" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721857v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alphonse" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721790v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721866v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708181v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_758" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708175v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_615" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708130v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_607" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708173v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_609" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708178v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_689" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708126v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_606" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708121v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_605" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708114v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_608" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707398v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinta" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63289-0.00008-9" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105027v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulin Jean-Pierre" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735271v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723708v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354987v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160859v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204405v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080081v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083061v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204069v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelez" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080545v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764272v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789851v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360567v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360568v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361821v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361836v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361828v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282429v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361972v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361819v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derrien" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charnay" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317462v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275104v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275195v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacchin" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275163v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275189v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275150v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275183v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275160v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361762v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204470v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204465v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282434v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275164v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204463v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275125v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275187v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantenois" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prelot" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128722v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128733v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128719v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080554v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128728v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080551v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombani" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmouni" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128792v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128794v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128720v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128780v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128734v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.R. Beresnevicius" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163705v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128725v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128786v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128740v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128744v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128736v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keddam" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360584v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dedecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Bechelany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julbe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885339v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limor Ben Neon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102327" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4lf00388h" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403815v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-025-00654-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Presmanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duployer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barnab&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lf00054h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Lebrun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nciri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coutanceau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmtd.202500085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993503v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj00273g" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Badouric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Cartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charmette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.116455" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Plaza-Joly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castilla-Martinez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c13596" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752457v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kellouai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Judeinstein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Berrod" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.113305" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681160v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rebiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-71150-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abanades" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Julbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102303" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735422v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gallois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bosc-Rouessac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29133057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073528v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29245825" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04163570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla B. Cervantes-Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ayral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes13070672" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c06886" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114034v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114327" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04065751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c20034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04052647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16041328" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2023.100542" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714625v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baudoin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c03420" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Vall&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12101116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weng Fu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Motuzas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Yacou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119872" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530154v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Haeussler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.125358" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365953v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jouannaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2021.119387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0055282" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.130026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2019.117701" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cartoixa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2020.101257" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566054v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117649" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02927604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hertz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duchateau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2451-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pellejero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Almaz&#225;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Lafuente" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Urbiztondo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2020.05.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491020v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.02.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146496v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Huong Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.11.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Cowan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040641" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Ayral" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.05.075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/matersci.2019.5.657" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02146508v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2019.03.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus S.K. Madsen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Diniz da Costa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.02.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sub Kim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5103212" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro-Zilamy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rebiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farrusseng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ra01265f" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996090v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal8120611" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01912052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parashuram Kallem" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Mallada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/membranes8030075" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723029v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Martens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vallicari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0530-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01954940v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02687" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01961559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tot&#233;e" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02466" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01717318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2017.12.077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907966v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.09.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01767796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hun Kim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01907987v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyoung Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Young Kim" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b12569" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804071v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Manga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Da Costa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2018.02.025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coustel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Haack&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Roualdes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.06.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683219v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Leo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaomin Liu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Serra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2016.12.035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674734v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruiz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sarrade" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1398-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01674779v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Esmilaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01659554v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Margeriat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Broust" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.07.071" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01658336v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Vriezekolk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b01916" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500058" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XL0SM0FW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432709v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Huong Ti Xuan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TA05443A" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01677978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12062" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383273v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marinha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2016.03.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JQ7XWMC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682253v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Darmawan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Smart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o C. Diniz da Costa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2016.07.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625185v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2014.11.024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haacke" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coustel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02511-y" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684491v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Richardson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Tchini Tanoh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.03.059" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684626v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallicari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou Chaaya" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr06640e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684621v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Figoli" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santoro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navascu&#233;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motuzas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.01.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684771v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2015.07.055" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PDX82BFS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684587v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou Chaaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.10.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01R9P7LF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charmette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02510-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01684588v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2014.09.033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la502182k" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497218v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Durand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.02.043" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FNXT36K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ruiz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2013.06.031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P5BJ57X-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687237v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.11.032" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.058" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GVFL0QF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689541v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Volle" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp408191p" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01688708v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.05.021" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXHBVW8K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01689561v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sarrade" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2013.02.016" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVRNSK36-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690088v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pecs.2011.12.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09G7ZR1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690437v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Loon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruud W.J. Dirrix" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinse Terpstra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.01.045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XSG154T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683201v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Ding" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.05.074" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MLFM7V09-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01695802v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Sunarso" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Chen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ge" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EE00451K" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617022v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.11.087" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93C95F4W-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696052v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengli Liang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Chen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm103534x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696084v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Shkolnikov" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sidorova" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Malakhov" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Volkov" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-011-9368-9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9LH3XTXJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696055v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Yi Xu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm201439d" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701151v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.04.047" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBTXBP10-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01683192v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giroir-Fendler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baylet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.04.025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X61H0QMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Cheraitia" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Satha" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-009-9300-9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N22H5M5R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696300v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Sebastian" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2010.08.010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WK71CHBH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617020v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Kafrouni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2010.08.013" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GZ3J82C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696891v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peraudeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-010-4506-4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4T8BLSCR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696627v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Corre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.01.021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG2120FC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05214903v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.62.113" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696814v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Coronas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.02.073" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-231924BH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455052v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raminta Mikutaviciute" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerardin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.08.014" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5BQRX1G-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430899v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giroir-Fendler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fontaine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.06.012" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425000v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh. Yildirim" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar. Curos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Df. Stamatialis" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.04.009" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362053v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kafrouni" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.12.028" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C83L51JT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282257v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2007.08.055" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1WL20W0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325301v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Albouy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b807029f" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-06F0P134-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354972v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rieu" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Cienfuegos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castillo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.08.017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317446v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heng" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Yeung" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Schrotter" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.12.038" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NMSDLDB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354982v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sadou" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peraudeau" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abanades" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165746v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.32.213-229" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-L5DJRMS8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165775v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P.S.Z. Lau" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J Beresnevicius" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.06.042" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZRHK9SJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345333v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Szczodrowski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lantenois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lindheimer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.09.038" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W1B8BK3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165774v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bru" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blin" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2006.08.006" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLJ302TZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165769v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.01506.x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XSPFQ0G5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359653v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Godde" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djafer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(06)81631-9" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080543v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Noble" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Beresnevicius" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2006.01.014" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJZBSDMZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128642v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Willemin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacroix" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sala" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colomban" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.254" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16GZ5ZBS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128637v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128641v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mourgues" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanchez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.253" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S5DZ8V0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080541v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Lee" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wan Son" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Choy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.172" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMJ85H49-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080539v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.12.033" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FVRVT8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012810v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.03.075" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ6W97H2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078000v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80331-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077990v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Robbe" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2005.03.046" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98VMCZX2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077988v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.12.002" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DTNCVJ2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083064v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Ruiz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738647v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C de M&#233;norval" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00030-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4TQNSTG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739717v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Levy" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00050-9" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LX3ZD7D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01738630v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cazevielle" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Volle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(03)00027-3" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJD24XBW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726400v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stefanov" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Atanasova" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robinson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1258" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B5BA29100B6B23D948EBE367031BF892084489A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726657v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-752-AA2.3" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726404v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00552-0" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K2MPZQV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726396v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0011-9164(02)00464-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25MXDRK4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007255v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006997v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007256v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007257v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006979v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Jalibert" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirodatos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0920-5861(99)00277-1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727695v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgisa Tavolaro" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Basile" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b000047g" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C886D7A4F63E297D11094C4265E76946DC65488C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01727689v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hovnanian" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1293-2558(00)00141-2" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F4AD68F9AD6173F2E5E2FF7E3E47F14D3F4AA1D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006162v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bee" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Karger" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balzer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006360v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chanaud" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larbot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006359v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Borges" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729594v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00491675" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-618N5PRZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006198v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Vartapetian" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729603v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(95)00079-U" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B550DE9AE0C226313B4AF7D43B522820E8B49F2D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01729573v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Etienne" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0376-7388(93)E0141-6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SF860T8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006096v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795625v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835068v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795797v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04828296v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mansas" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Masson" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886111v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Sayegh" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788635v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795877v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886091v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795826v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rouessac" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796280v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855427v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855433v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Platel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885890v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-H. Kim" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang S. Kim" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764383v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Judeinstein" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zanotti" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772860v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudoin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761516v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764283v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03761417v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H- Kim" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Kim" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766025v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syreina Alsayegh" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04835074v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764257v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03766965v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03786513v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haeussler" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03776742v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789877v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789860v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Selle" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03754014v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Cervantes-Diaz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cambedouzou" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03775731v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bah" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D. Manga" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. da Costa" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855431v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coasne" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etoungh Dimitri Manga" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe da Costa" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02068595v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Kim" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim S.S." TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885981v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Heussler" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379582v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855429v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Soltana" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael. Bechelany" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885946v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04855421v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362141v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayral Andr&#233;" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886071v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072354v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pizzoccaro" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guerrero" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083083v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchateau" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barr&#233;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071777v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02072364v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071771v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071745v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Abou-Chayaa" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707367v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709157v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. X. H. Le" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065974v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Manga" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710241v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haack&#233;" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710237v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andr&#233;" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704757v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704767v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687207v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmilaire Roseline" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cerneaux" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700057v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01701028v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliu O. Ganiyu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705695v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R., Esmilaire" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Huong Le" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01702696v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709168v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerrero" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesemann" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705265v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01705638v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709173v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evtimova" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. De Luca" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Drioli" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714067v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kallem" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pina" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nijmeijer" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01704120v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718902v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718672v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729271v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729284v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778062v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733469v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733478v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Ruiz" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703288v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733483v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charton" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733479v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Louradour" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725231v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chareyre" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01725196v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02820828v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chareyre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R. Rouessac" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02820785v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Germain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Louradour" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02794885v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Bilge Demirci" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317741v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317730v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fontaine" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bragdo Smith" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Larring" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bredesen" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317703v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317531v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yacou" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333574v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Smith" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Dalh" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317510v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317687v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Joulin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317633v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317674v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieu" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317547v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fournel" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317647v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317717v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richardson" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blin" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van de Steene" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317481v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mikutaviciute" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerardin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317657v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275116v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Keddam" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deslouis" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275112v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lacroix" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rahmouni" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317586v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204423v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317607v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204433v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080589v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080576v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080613v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Galy" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080575v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rios" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080588v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080582v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128727v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080586v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deperthuis" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128802v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080616v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080567v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080572v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Sze Lau" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080571v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080577v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080615v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080570v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083124v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080569v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083122v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080611v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Py" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083085v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083158v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083093v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01743207v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ruiz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083115v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournigant" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pierre" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360542v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083087v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083111v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080077v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083082v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083164v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arruebo" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083172v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noble" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083170v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083074v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083120v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741680v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baldo" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009857v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Dalmon" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010625v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albaric" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hovnanian" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009862v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantazidis" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009802v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. de Menorval" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010499v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010440v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramsay" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010438v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010535v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010810v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010880v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011354v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010811v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886127v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03763756v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03772515v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badouric" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785669v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03765395v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-H. Leeb" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Kim" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Kim" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01700055v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X.H. Le" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707352v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evtimova J." TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cacho-Bailo Fernando" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01718612v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753206v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cacho-Bailo" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coronas" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753214v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778065v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789148v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789145v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pullumbi" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basin" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778063v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Terstra" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778067v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrusseng" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789162v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salvador-Levehang" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macron" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789158v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.D. Da Costa" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789161v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789157v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Salameh" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballestero" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789153v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721786v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delbianco" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901696v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721799v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Salvador-Levehang" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macron" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721857v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alphonse" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721866v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beche" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01721790v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708130v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_607" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708175v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_615" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708173v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_609" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708181v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_758" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708178v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_689" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708126v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_606" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708121v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_605" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01708114v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44324-8_608" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707398v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinta" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-63289-0.00008-9" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105027v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Null Hulea" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulin Jean-Pierre" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01735271v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Rios" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01723708v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354987v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160859v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204405v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080081v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083061v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barboiu" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212330v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Delahaye" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204069v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazoyer" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Muller" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masquelez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282312v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128716v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hertz" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080545v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cot" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03764272v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03789851v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360567v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360568v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361821v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282429v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361972v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361828v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361836v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282489v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317462v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361819v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derrien" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charnay" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275195v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Estournes" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacchin" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275150v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202963v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275163v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275189v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275104v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282406v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275160v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275183v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361762v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204470v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204465v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282434v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275181v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275164v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204463v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275187v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lantenois" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prelot" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Douillard" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275171v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catoixa" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275125v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128614v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128728v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080554v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128742v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128794v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128738v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128795v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080551v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colombani" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rahmouni" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128792v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128776v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128717v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128722v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128733v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128719v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128780v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128720v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128734v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.R. Beresnevicius" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163705v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128725v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128786v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128740v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128744v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128736v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keddam" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360584v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360591v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>