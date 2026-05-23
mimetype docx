--- v0 (2026-03-31)
+++ v1 (2026-05-23)
@@ -261,252 +261,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'interaction à la redéfinition de l'action</w:t>
+                <w:t xml:space="preserve">RACINES - Réflexivité et autonomisation par la coopération et l'innovation pédagogique dans l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04921283v1</w:t>
+                <w:t xml:space="preserve">hal-04920841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACINES - Réflexivité et autonomisation par la coopération et l'innovation pédagogique dans l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Entre expérimentation et réflexivité : perceptions d'étudiant·es en formation à la mise en place d'échanges virtuels pour l'enseignement-apprentissage de l'Anglais Langue Etrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920841v1</w:t>
+                <w:t xml:space="preserve">hal-04874189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre expérimentation et réflexivité : perceptions d'étudiant·es en formation à la mise en place d'échanges virtuels pour l'enseignement-apprentissage de l'Anglais Langue Etrangère</w:t>
+                <w:t xml:space="preserve">De l'interaction à la redéfinition de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04874189v1</w:t>
+                <w:t xml:space="preserve">hal-04921283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender des volontés de changement dans des discours d'étudiant·es : quelles perspectives méthodologiques ?</w:t>
               </w:r>
@@ -580,51 +580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la pratique réflexive des étudiant·es sur leurs compétences grâce à une Situation d'Apprentissage et d'Évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -762,64 +762,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of a shared reflective journal to enhance collective reflective practice in EFL teacher training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -870,64 +870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser une démarche réflexive en formation d'enseignant.e.s de langues étrangères. Enjeux et pistes de guidage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès européen de la FIPF - Ensemble en français ! Réfléchir, échanger, agir sur le monde d'aujourd'hui et de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération internationale des professeurs de français, Sep 2024, Bucarest, Roumanie. pp.905-921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -965,64 +965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the development of techno-semio-pedagogical skills in future foreign language teachers through reflective practice: which tasks for which reflection objects ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC - Interactions multimodales par écran. Créativité, innovation, éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LPL; LEST; ICAR, Jul 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1073,64 +1073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL Conference. CALL for humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROCALL; ReCALL; KAJL, Aug 2024, Trnava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1168,64 +1168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs télécollaboratifs en formation d'enseignant·es de langues étrangères : agentivité et réflexivité comme leviers d'autonomisation des étudiant·es - futur·es enseignant·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanchard Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agi-lang - Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alsic; LIDILEM; ICARE, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1340,51 +1340,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD38D131"/>
+    <w:nsid w:val="254AAD70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1571,51 +1571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3048-1582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920841v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-faure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-3048-1582" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565035v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tilmant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sagnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920841v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Miftah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanchard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232600v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739799v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>