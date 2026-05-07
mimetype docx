--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -695,948 +695,978 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensemaking in User-Driven Algorithm Auditing: A Case Study on Gender Bias in an Image Captioning Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaboSignes: an Interactive French Sign Language Recognition Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Françoise</w:t>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
+              <w:t xml:space="preserve">ACM CHI'26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3772318.3790784⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772363.3799328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534067v1</w:t>
+                <w:t xml:space="preserve">hal-05564455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PoET: Lightweight Pose Encoder Transformer for Online Sign Language Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Braffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.19-28, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0014237500004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaboSignes : vers une IA participative pour la reconnaissance automatique de la Langue des Signes Française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensemaking in User-Driven Algorithm Auditing: A Case Study on Gender Bias in an Image Captioning Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études AFIA-ATALA : Technologies linguistiques pour les langues peu dotées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495906v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TeachTOK : Système d’Apprentissage Automatique Interactif et Collaboratif pour d’un Classifieur d’Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LaboSignes : vers une IA participative pour la reconnaissance automatique de la Langue des Signes Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Françoise</w:t>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études AFIA-ATALA : Technologies linguistiques pour les langues peu dotées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500011v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Collaborative Interactive Machine Teaching in Image Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">TeachTOK : Système d’Apprentissage Automatique Interactif et Collaboratif pour d’un Classifieur d’Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUI '24: 29th International Conference on Intelligent User Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'24 - 35e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Sorbonne Université, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3640543.3645204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04535375v1</w:t>
+                <w:t xml:space="preserve">hal-04500011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyspring : a Python Toolbox to Manipulate 2-D Sound Database Representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+                <w:t xml:space="preserve">Studying Collaborative Interactive Machine Teaching in Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound Music Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8399016⟩</w:t>
+              <w:t xml:space="preserve">IUI '24: 29th International Conference on Intelligent User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Greenville SC, United States. pp.195-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3640543.3645204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195875v1</w:t>
+                <w:t xml:space="preserve">hal-04535375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle : un toolkit pour la conception d’interactions humain-apprentissage automatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyspring : a Python Toolbox to Manipulate 2-D Sound Database Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sound Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KMH Royal College of Music; KTH Royal Institute of Technology, Jun 2023, Stockholm, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8399016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043369v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entangling Practice with Artistic and Educational Aims: Interviews on Technology-based Movement Sound Interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelle : un toolkit pour la conception d’interactions humain-apprentissage automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Technologie de Troyes, Apr 2023, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21428/92fbeb44.5b9ac5ba⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03789906v2</w:t>
+                <w:t xml:space="preserve">hal-04043369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement Analysis and Decomposition with the Continuous Wavelet Transform</w:t>
               </w:r>
@@ -1720,2173 +1750,2173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO/DA: Live-Coding Movement-Sound Interactions for Dance Improvisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entangling Practice with Artistic and Educational Aims: Interviews on Technology-based Movement Sound Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '22 - Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3491102.3501916⟩</w:t>
+              <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/92fbeb44.5b9ac5ba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688840v1</w:t>
+                <w:t xml:space="preserve">hal-03789906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural Sound Toolkit: Reflections on an Interactive Design Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO/DA: Live-Coding Movement-Sound Interactions for Dance Improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI '22 - Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, LA, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491102.3501916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800322v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor-based Activity Recognition using Deep Learning: A Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestural Sound Toolkit: Reflections on an Interactive Design Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Trabelsi</w:t>
+                <w:t xml:space="preserve">Alessandro Altavilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Bellik</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO '22: 8th International Conference on Movement and Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711295v1</w:t>
+                <w:t xml:space="preserve">hal-03800322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do People Train a Machine? Strategies and (Mis)Understandings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+                <w:t xml:space="preserve">Sensor-based Activity Recognition using Deep Learning: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bellik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCW 2021 - The 24th ACM Conference on Computer-Supported Cooperative Work and Social Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3449236⟩</w:t>
+              <w:t xml:space="preserve">MOCO '22: 8th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Chicago, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3537972.3537996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182950v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle: Composing Interactive Machine Learning Workflows and Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do People Train a Machine? Strategies and (Mis)Understandings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Téo Sanchez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ACM Symposium on User Interface Software and Technology (UIST ’21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, France. </w:t>
+              <w:t xml:space="preserve">CSCW 2021 - The 24th ACM Conference on Computer-Supported Cooperative Work and Social Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3472749.3474734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3449236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335115v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attending to Breath: Exploring How the Cues in Virtual Environment Guide the Attention to Breath and Shape the Quality of Experience to Support Mindfulness</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelle: Composing Interactive Machine Learning Workflows and Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing Interactive Systems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3196709.3196765⟩</w:t>
+              <w:t xml:space="preserve">Annual ACM Symposium on User Interface Software and Technology (UIST ’21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3472749.3474734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408826v1</w:t>
+                <w:t xml:space="preserve">hal-03335115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile Interface to Steer Power Wheelchairs: A Preliminary Evaluation with Wheelchair Users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Bimbard</w:t>
+                <w:t xml:space="preserve">Attending to Breath: Exploring How the Cues in Virtual Environment Guide the Attention to Breath and Shape the Quality of Experience to Support Mindfulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Prpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kivanc Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard E Riecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecla Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94277-3_66⟩</w:t>
+              <w:t xml:space="preserve">Designing Interactive Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Hong Kong, China. pp.71-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3196709.3196765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880976v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping and Exploring Interactive Motion-Sound Mappings Using Online Clustering Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+                <w:t xml:space="preserve">Tactile Interface to Steer Power Wheelchairs: A Preliminary Evaluation with Wheelchair Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Guedira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bimbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bellik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 17th International Conference on New Interfaces for Musical Expression (NIME 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computers Helping People with Special Needs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Jul 2018, Linz, Austria. pp.424-431, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94277-3_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577806v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultivating kinaesthetic awareness through interaction Perspectives from somatic practices and embodied cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thecla Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCO 2017 - 4th International Conference on Movement Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom. pp.1-8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3077981.3078042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing for Kinesthetic Awareness: Revealing User Experiences through Second-Person Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thecla Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2017 - ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Denver, United States. pp.5171-5183, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01662526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing, Sensing and Recognizing Laban Movement Qualities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
+                <w:t xml:space="preserve">Shaping and Exploring Interactive Motion-Sound Mappings Using Online Clustering Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scurto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 17th International Conference on New Interfaces for Musical Expression (NIME 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663132v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoundGuides: Adapting Continuous Auditory Feedback to Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeing, Sensing and Recognizing Laban Movement Qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thecla Schiphorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Studd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2016 - Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2851581.2892420⟩</w:t>
+              <w:t xml:space="preserve">ACM Conference on Human Factors in Computing Systems (CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317069v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on Real-time Computation of Movement Coarticulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SoundGuides: Adapting Continuous Auditory Feedback to Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">CHI 2016 - Conference Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.2829--2836, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2948910.2948956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2892420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577876v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects with Multiple Sonic Affordances to Explore Gestural Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives on Real-time Computation of Movement Coarticulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xCoAx 2015. Computation, Communication, Aesthetics &amp; X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Thessaloniki, Greece. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2948910.2948956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257087v1</w:t>
+                <w:t xml:space="preserve">hal-01577876v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement sequence analysis using hidden markov models. a case study in tai chi performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Roby-Brami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Riboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOCO'15 (2nd international workshop on movement and computing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vancouver, Canada. pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining gestures and vocalizations to imitate sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scurto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 170th ASA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Jacksonville, United States. pp.1780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining gestures and vocalizations to imitate sounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+                <w:t xml:space="preserve">Objects with Multiple Sonic Affordances to Explore Gestural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Gesture Studies (ISGS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">xCoAx 2015. Computation, Communication, Aesthetics &amp; X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alison Clifford, Miguel Carvalhais &amp; Mario Verdicchio, Jun 2015, Glasgow, United Kingdom. pp.296--303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611863v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaD: Mapping by Demonstration for Continuous Sonification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining gestures and vocalizations to imitate sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scurto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH 2014 Emerging Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada, France. pp.16:1-16:1, </w:t>
+              <w:t xml:space="preserve">International Symposium on Gesture Studies (ISGS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France. pp.1780 - 1780, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2614066.2614099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4933639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061228v1</w:t>
+                <w:t xml:space="preserve">hal-01611863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocalizing Dance Movement for Interactive Sonification of Laban Effort Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thecla Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3927,276 +3957,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Models for Designing Motion and Sound Relationships</w:t>
+                <w:t xml:space="preserve">MaD: Mapping by Demonstration for Continuous Sonification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2014 International Conference on New Interfaces for Musical Expression</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGGRAPH 2014 Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada, France. pp.16:1-16:1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2614066.2614099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061335v1</w:t>
+                <w:t xml:space="preserve">hal-01061228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t>
+                <w:t xml:space="preserve">Probabilistic Models for Designing Motion and Sound Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianis Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Artières</w:t>
+                <w:t xml:space="preserve">Riccardo Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2014 International Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, UK, United Kingdom. pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847207v1</w:t>
+                <w:t xml:space="preserve">hal-01061335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Probabilistic Model for Gesture-based Control of Sound Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4215,531 +4224,656 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ACM international conference on Multimedia (MM'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain, Spain. pp.705-708, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2502081.2502184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De-MO : Designing Action-Sound Relationships with the MO Interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives pour l'apprentissage interactif du couplage geste-son</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Artières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '13 Extended Abstracts on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France, France. pp.2907-2910</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061217v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De-MO : Designing Action-Sound Relationships with the MO Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rasamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fléty</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, PARIS, France. pp.2907-2910</w:t>
+              <w:t xml:space="preserve">CHI '13 Extended Abstracts on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France, France. pp.2907-2910</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847211v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture-based control of physical modeling sound synthesis : a Mapping-by-Demonstration Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Françoise</w:t>
+                <w:t xml:space="preserve">De-MO : Designing Action-Sound Relationships with the MO Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rasamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Fléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 21st ACM international conference on Multimedia (MM'13)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, PARIS, France. pp.2907-2910</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061312v1</w:t>
+                <w:t xml:space="preserve">hal-00847211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture-Sound Mapping by Demonstration in Interactive Music Systems</w:t>
+                <w:t xml:space="preserve">Gesture-based control of physical modeling sound synthesis : a Mapping-by-Demonstration Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 21st ACM international conference on Multimedia (MM'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain, France. pp.1051-1054, </w:t>
+              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain, France. pp.447-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2502081.2502214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2502081.2502262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061221v1</w:t>
+                <w:t xml:space="preserve">hal-01061312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gesture-Sound Mapping by Demonstration in Interactive Music Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 21st ACM international conference on Multimedia (MM'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelona, Spain, France. pp.1051-1054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2502081.2502214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Approach for the Design of Gesture-to-Sound Mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4761,51 +4895,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Sound and Music Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark. pp.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4815,456 +4949,456 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing from Embodied Knowing: Practice-Based Research at the Intersection Between Embodied Interaction and Somatics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thecla Schiphorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Directions in Third Wave Human-Computer Interaction: Volume 2 - Methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.203-230, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73374-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Bayesian networks for musical interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+                <w:t xml:space="preserve">Designing action-sound metaphors using motion sensing and descriptor-based synthesis of recorded sound materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Companion to Embodied Music Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978- 1-1386-5740-3</w:t>
+              <w:t xml:space="preserve">Routledge Companion to Embodied Music Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978- 1-138-65740-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572631v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing action-sound metaphors using motion sensing and descriptor-based synthesis of recorded sound materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Bayesian networks for musical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Companion to Embodied Music Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978- 1-138-65740-3</w:t>
+              <w:t xml:space="preserve">The Routledge Companion to Embodied Music Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978- 1-1386-5740-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572629v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion-sound Mapping By Demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Pierre et Marie Curie - Paris VI, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01206009v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5274,51 +5408,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5330,84 +5464,84 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:eaa29c4f411c944af49ae25925682a1d72a46a09;origin=https://hal.archives-ouvertes.fr/hal-04387239;visit=swh:1:snp:a75791f5f9803ea19810c2031d0a0bb7c6855571;anchor=swh:1:rel:ca1180054d9caf8b664bedaea8866e187377f88d;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5554,51 +5688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2020.00016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3211826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Mohammadzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Minodier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645204" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195875v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paredes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03789906v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.5b9ac5ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537998" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501916" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Altavilla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537996" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449236" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474734" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408826v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Prpa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Tatar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard E Riecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecla Schiphorst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bimbard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94277-3_66" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078042" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662526v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025714" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Studd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025530" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577876v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948956" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flety" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Riboud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614066.2614099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061335v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Borghesi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fl&#233;ty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502262" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061221v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502214" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847203v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73374-6_11" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572631v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206009v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eaa29c4f411c944af49ae25925682a1d72a46a09;origin=https://hal.archives-ouvertes.fr/hal-04387239;visit=swh:1:snp:a75791f5f9803ea19810c2031d0a0bb7c6855571;anchor=swh:1:rel:ca1180054d9caf8b664bedaea8866e187377f88d;path=/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2020.00016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3211826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Minodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3799328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Mohammadzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paredes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537998" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03789906v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.5b9ac5ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Altavilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Prpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Tatar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard E Riecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecla Schiphorst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bimbard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94277-3_66" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Studd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577876v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948956" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Riboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flety" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614066.2614099" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Borghesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fl&#233;ty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502214" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73374-6_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572631v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206009v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eaa29c4f411c944af49ae25925682a1d72a46a09;origin=https://hal.archives-ouvertes.fr/hal-04387239;visit=swh:1:snp:a75791f5f9803ea19810c2031d0a0bb7c6855571;anchor=swh:1:rel:ca1180054d9caf8b664bedaea8866e187377f88d;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>