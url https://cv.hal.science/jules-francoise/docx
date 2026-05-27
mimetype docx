--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -729,490 +729,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaboSignes: an Interactive French Sign Language Recognition Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensemaking in User-Driven Algorithm Auditing: A Case Study on Gender Bias in an Image Captioning Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI'26</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3772363.3799328⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3790784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564455v1</w:t>
+                <w:t xml:space="preserve">hal-05534067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PoET: Lightweight Pose Encoder Transformer for Online Sign Language Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">LaboSignes: an Interactive French Sign Language Recognition Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0014237500004084⟩</w:t>
+              <w:t xml:space="preserve">ACM CHI'26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772363.3799328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564749v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensemaking in User-Driven Algorithm Auditing: A Case Study on Gender Bias in an Image Captioning Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PoET: Lightweight Pose Encoder Transformer for Online Sign Language Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+                <w:t xml:space="preserve">Diandra Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2026 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">21st International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Marbella, Spain. pp.19-28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3772318.3790784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0014237500004084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534067v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaboSignes : vers une IA participative pour la reconnaissance automatique de la Langue des Signes Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lascar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Verrecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Minodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études AFIA-ATALA : Technologies linguistiques pour les langues peu dotées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
@@ -1241,77 +1241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TeachTOK : Système d’Apprentissage Automatique Interactif et Collaboratif pour d’un Classifieur d’Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1349,77 +1349,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Collaborative Interactive Machine Teaching in Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnoosh Mohammadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1646,235 +1646,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Movement Analysis and Decomposition with the Continuous Wavelet Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entangling Practice with Artistic and Educational Aims: Interviews on Technology-based Movement Sound Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOCO '22: 8th International Conference on Movement and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3537972.3537998⟩</w:t>
+              <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/92fbeb44.5b9ac5ba⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711293v1</w:t>
+                <w:t xml:space="preserve">hal-03789906v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entangling Practice with Artistic and Educational Aims: Interviews on Technology-based Movement Sound Interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Movement Analysis and Decomposition with the Continuous Wavelet Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Auckland, New Zealand. </w:t>
+              <w:t xml:space="preserve">MOCO '22: 8th International Conference on Movement and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States. pp.1-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21428/92fbeb44.5b9ac5ba⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3537972.3537998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789906v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO/DA: Live-Coding Movement-Sound Interactions for Dance Improvisation</w:t>
               </w:r>
@@ -5061,247 +5061,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing action-sound metaphors using motion sensing and descriptor-based synthesis of recorded sound materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Bayesian networks for musical interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Companion to Embodied Music Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978- 1-138-65740-3</w:t>
+              <w:t xml:space="preserve">The Routledge Companion to Embodied Music Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978- 1-1386-5740-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572629v1</w:t>
+                <w:t xml:space="preserve">hal-01572631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Bayesian networks for musical interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+                <w:t xml:space="preserve">Designing action-sound metaphors using motion sensing and descriptor-based synthesis of recorded sound materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Companion to Embodied Music Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978- 1-1386-5740-3</w:t>
+              <w:t xml:space="preserve">Routledge Companion to Embodied Music Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978- 1-138-65740-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572631v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5688,51 +5688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2020.00016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3211826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Minodier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3799328" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Mohammadzadeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790784" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paredes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711293v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537998" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03789906v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.5b9ac5ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Altavilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Prpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Tatar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard E Riecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecla Schiphorst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bimbard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94277-3_66" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Studd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577876v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948956" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Riboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flety" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614066.2614099" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Borghesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fl&#233;ty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502214" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73374-6_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572631v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206009v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eaa29c4f411c944af49ae25925682a1d72a46a09;origin=https://hal.archives-ouvertes.fr/hal-04387239;visit=swh:1:snp:a75791f5f9803ea19810c2031d0a0bb7c6855571;anchor=swh:1:rel:ca1180054d9caf8b664bedaea8866e187377f88d;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fran&#231;oise" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2020.00016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409300v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bevilacqua" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3211826" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lema&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scurto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181786" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01375443v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O Houix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Schnell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534067v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnoosh Mohammadzadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lascar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Minodier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772363.3799328" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564749v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diandra Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014237500004084" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495906v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3640543.3645204" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Paredes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03789906v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/92fbeb44.5b9ac5ba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711293v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537998" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688840v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3501916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800322v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Altavilla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Trabelsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3537972.3537996" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03182950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472749.3474734" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Prpa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Tatar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard E Riecke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecla Schiphorst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196765" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Guedira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bimbard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Farcy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94277-3_66" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01680387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3077981.3078042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01662526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025714" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Studd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025530" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapuis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanneton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2892420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577876v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2948910.2948956" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161260v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roby-Brami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Riboud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaitre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Voisin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flety" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4933639" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598582" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061228v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2614066.2614099" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Borghesi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847207v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Lallemand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arti&#232;res" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasamimanana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bloit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847211v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fl&#233;ty" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502262" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2502081.2502214" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847203v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409388v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73374-6_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572631v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01206009v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:eaa29c4f411c944af49ae25925682a1d72a46a09;origin=https://hal.archives-ouvertes.fr/hal-04387239;visit=swh:1:snp:a75791f5f9803ea19810c2031d0a0bb7c6855571;anchor=swh:1:rel:ca1180054d9caf8b664bedaea8866e187377f88d;path=/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>