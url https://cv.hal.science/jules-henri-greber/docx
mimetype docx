--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -618,105 +618,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment initier les philosophes aux nouveautés mathématiques à la fin du 19e siècle ?</w:t>
+                <w:t xml:space="preserve">Comment initier les philosophes aux nouveautés mathématiques à la fin du XIXe siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, La stratégie éditoriale de la « Revue philosophique de la France et de l’étranger », </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60868/3yd2-yn18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066661v1</w:t>
+                <w:t xml:space="preserve">hal-05589952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1565,618 +1565,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mathématiques dans les périodiques de philosophie</w:t>
+                <w:t xml:space="preserve">Présentation du sous corpus des journaux &amp;quot;techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath – Les journaux non-spécialisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - retour sur la base des journaux mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069748v1</w:t>
+                <w:t xml:space="preserve">hal-03068428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie Générale de Cirmath</w:t>
+                <w:t xml:space="preserve">Présentation-discussion autour des données de la base sur les &amp;quot;journaux non-spécialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cirmath - Circulation des mathématiques dans et par les journaux - Une base de données, des études de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - Les journaux non-spécialisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068422v1</w:t>
+                <w:t xml:space="preserve">hal-03068440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adossements dans la base de données Cirmath</w:t>
+                <w:t xml:space="preserve">Cartographie Générale de Cirmath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - L'adossement des journaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Cirmath - Circulation des mathématiques dans et par les journaux - Une base de données, des études de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068450v1</w:t>
+                <w:t xml:space="preserve">hal-03068422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du sous corpus des journaux &amp;quot;techniques</w:t>
+                <w:t xml:space="preserve">Les adossements dans la base de données Cirmath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - retour sur la base des journaux mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - L'adossement des journaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068428v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation-discussion autour des données de la base sur les &amp;quot;journaux non-spécialisés</w:t>
+                <w:t xml:space="preserve">Les mathématiques dans les périodiques de philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nabonnand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - Les journaux non-spécialisés</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath – Les journaux non-spécialisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068440v1</w:t>
+                <w:t xml:space="preserve">hal-03069748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et périodiques mathématiques en France (1919-1945)</w:t>
+                <w:t xml:space="preserve">Scientia, l'unique revue...!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eckes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - La traduction comme vecteur de circulation mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068459v1</w:t>
+                <w:t xml:space="preserve">hal-03068727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientia, l'unique revue...!</w:t>
+                <w:t xml:space="preserve">Les journaux mathématiques du 20e siècle dans la base Cirmathdata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - La traduction comme vecteur de circulation mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - Les journaux mathématiques au 20e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068727v1</w:t>
+                <w:t xml:space="preserve">hal-03068835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journaux mathématiques du 20e siècle dans la base Cirmathdata</w:t>
+                <w:t xml:space="preserve">Acteurs et périodiques mathématiques en France (1919-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eckes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - Les journaux mathématiques au 20e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03068835v1</w:t>
+                <w:t xml:space="preserve">hal-03068459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier - Circulation of mathematical knowledge through journals</w:t>
               </w:r>
@@ -2433,178 +2433,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point et discussion sur la base de données à partir des journaux d'enseignement (corpus des journaux entrés et à entrer : recensements, choix et tris, usages)</w:t>
+                <w:t xml:space="preserve">Les journaux techniques, militaires, de statistiques et d'ingénieurs dans Cirmathdata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - Journaux "mathématiques" et publics d'enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - Journaux techniques, militaires, de statistiques et d'ingénieurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069172v1</w:t>
+                <w:t xml:space="preserve">hal-03069028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les journaux techniques, militaires, de statistiques et d'ingénieurs dans Cirmathdata</w:t>
+                <w:t xml:space="preserve">Point et discussion sur la base de données à partir des journaux d'enseignement (corpus des journaux entrés et à entrer : recensements, choix et tris, usages)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gispert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Cirmath - Journaux techniques, militaires, de statistiques et d'ingénieurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Cirmath - Journaux "mathématiques" et publics d'enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069028v1</w:t>
+                <w:t xml:space="preserve">hal-03069172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration et expérimentation de la plate-forme et des outils de saisie</w:t>
               </w:r>
@@ -2860,165 +2860,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des Savants-épistémologues francophones au tournant du XXème siècle : une nouvelle base de données pour les Archives Henri Poincaré</w:t>
+                <w:t xml:space="preserve">L'approche quantitative en histoire de la philosophie des sciences : le cas des Savants-épistémologues francophones au tournant du XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle des Grandes Conférences des Archives Henri Poincaré</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes chercheurs en histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070197v1</w:t>
+                <w:t xml:space="preserve">hal-03070210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche quantitative en histoire de la philosophie des sciences : le cas des Savants-épistémologues francophones au tournant du XXème siècle</w:t>
+                <w:t xml:space="preserve">À la recherche des Savants-épistémologues francophones au tournant du XXème siècle : une nouvelle base de données pour les Archives Henri Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes chercheurs en histoire des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Cycle des Grandes Conférences des Archives Henri Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070210v1</w:t>
+                <w:t xml:space="preserve">hal-03070197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'usage du stratagème fonctionnaliste par certains Savants-épistémologues au tournant du XXème siècle</w:t>
               </w:r>
@@ -3067,234 +3067,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes Quantitatives et Chimistes-épistémologues</w:t>
+                <w:t xml:space="preserve">De l'usage des méthodes quantitatives en histoire de la philosophie des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'École doctorale Langage, Temps, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées des doctorants (Lyon-Nancy-Nantes-Paris) en Histoire et Philosophie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070219v1</w:t>
+                <w:t xml:space="preserve">hal-03070214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la relation entre théorie et observation a été présentée par les Savants-épistémologues au public philosophique au tournant du XXème siècle</w:t>
+                <w:t xml:space="preserve">Méthodes Quantitatives et Chimistes-épistémologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Cathy Dufour "Théoriser et expérimenter"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'École doctorale Langage, Temps, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070200v1</w:t>
+                <w:t xml:space="preserve">hal-03070219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage des méthodes quantitatives en histoire de la philosophie des sciences</w:t>
+                <w:t xml:space="preserve">Comment la relation entre théorie et observation a été présentée par les Savants-épistémologues au public philosophique au tournant du XXème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules-Henri Greber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des doctorants (Lyon-Nancy-Nantes-Paris) en Histoire et Philosophie des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Cathy Dufour "Théoriser et expérimenter"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03070214v1</w:t>
+                <w:t xml:space="preserve">hal-03070200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mathématiques dans les revues philosophiques et mondaines au tournant du XXème siècle</w:t>
               </w:r>
@@ -3611,51 +3611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E312A832"/>
+    <w:nsid w:val="37EBEEDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3759,51 +3759,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E239EEAF"/>
+    <w:nsid w:val="59265236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3907,51 +3907,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62CBAC8D"/>
+    <w:nsid w:val="764345BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4055,51 +4055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54984D30"/>
+    <w:nsid w:val="9713E85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4295,51 +4295,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prosophisci.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poincare.univ-lorraine.fr/fr/membre-associe/jules-henri-greber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cirmathdata.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cussenot-fst-nancy.ahp-numerique.fr/cussenot2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Braverman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Henri Greber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066661v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3yd2-yn18" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069748v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068422v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070197v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0372" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://prosophisci.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cirmath.hypotheses.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poincare.univ-lorraine.fr/fr/membre-associe/jules-henri-greber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cirmathdata.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hise-nancy.ahp-numerique.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cussenot-fst-nancy.ahp-numerique.fr/cussenot2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Braverman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules-Henri Greber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/rhm.238" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3yd2-yn18" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nabonnand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Verdier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051804v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gispert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068727v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068835v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068459v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068926v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068640v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069390v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070177v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070197v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070200v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070223v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070227v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754530v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0372" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>