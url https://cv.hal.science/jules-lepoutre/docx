--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -185,783 +185,783 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasards de la naissance ? Devenir Français par le « droit du sol »</w:t>
+                <w:t xml:space="preserve">La nationalité et ses juges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 144 (1), pp.8-11. </w:t>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 24 (1), pp.6-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.144.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/delib.024.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101545v1</w:t>
+                <w:t xml:space="preserve">hal-05101539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La citoyenneté n'a pas de prix »</w:t>
+                <w:t xml:space="preserve">Hasards de la naissance ? Devenir Français par le « droit du sol »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 144 (1), pp.8-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.144.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05321572v1</w:t>
+                <w:t xml:space="preserve">hal-05101545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nationalité et ses juges</w:t>
+                <w:t xml:space="preserve">« La citoyenneté n'a pas de prix »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Délibérée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/delib.024.0006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05101539v1</w:t>
+                <w:t xml:space="preserve">halshs-05321572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Conseil constitutionnel, Mayotte et le droit du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05426025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering lost French citizenship through reintegration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration et régularisation des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.658</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04811351v1</w:t>
+                <w:t xml:space="preserve">halshs-04526530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres. Entre romantisme et réalisme</w:t>
+                <w:t xml:space="preserve">Nationality in the Law of 26 January 2024 : fading appearance, persistent questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, pp.9-32</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.283-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04776961v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering lost French citizenship through reintegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Kesztenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 619, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popsoc.619.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04557904v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04811351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nationalité dans la loi du 26 janvier 2024 : une apparition éphémère, des questions persistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 02, pp.283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et régularisation des étrangers</w:t>
+                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres. Entre romantisme et réalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.658</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.9-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04526530v1</w:t>
+                <w:t xml:space="preserve">halshs-04776961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationality in the Law of 26 January 2024 : fading appearance, persistent questions</w:t>
+                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.283-1</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 01, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773672v1</w:t>
+                <w:t xml:space="preserve">halshs-04557904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romantic Times? Nationality and European Citizenship</w:t>
               </w:r>
@@ -1157,165 +1157,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03380414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship loss and deprivation in the European Union (27 + 1)</w:t>
+                <w:t xml:space="preserve">Citoyenneté européenne : clôture des ventes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUI Working Paper RSCAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, n° 29, 27 p</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.2337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564691v1</w:t>
+                <w:t xml:space="preserve">halshs-03036586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté européenne : clôture des ventes</w:t>
+                <w:t xml:space="preserve">Citizenship loss and deprivation in the European Union (27 + 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42, pp.2337</w:t>
+              <w:t xml:space="preserve">EUI Working Paper RSCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 29, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03036586v1</w:t>
+                <w:t xml:space="preserve">hal-02564691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When losing citizenship is fine: denationalisation and permanent expatriation</w:t>
               </w:r>
@@ -1534,51 +1534,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déchéance de la nationalité à l'épreuve de la Convention européenne des droits de l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 03, pp.381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1672,51 +1672,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bannissement des nationaux : comparaison (France-Royaume-Uni) au regard de la lutte contre le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, pp.107-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1741,220 +1741,220 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bannissement des nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 01, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalité (déchéance) : validité d'un décret pour acte de terrorisme</w:t>
+                <w:t xml:space="preserve">La déchéance de la nationalité, un outil pertinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mai (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1505.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02453674v1</w:t>
+                <w:t xml:space="preserve">hal-01721661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déchéance de la nationalité, un outil pertinent ?</w:t>
+                <w:t xml:space="preserve">Nationalité (déchéance) : validité d'un décret pour acte de terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.1099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.1505.0118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721661v1</w:t>
+                <w:t xml:space="preserve">halshs-02453674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalité par filiation et convention de mère porteuse</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01AF0EB5"/>
+    <w:nsid w:val="FD9228A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17784521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lepoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.144.0008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.619.0001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526530v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53292/3c7046b7.657edf4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564691v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2020.1733259" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1505.0118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17784521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101539v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lepoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.144.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.619.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53292/3c7046b7.657edf4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2020.1733259" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1505.0118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>