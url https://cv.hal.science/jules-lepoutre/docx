--- v1 (2026-04-05)
+++ v2 (2026-05-13)
@@ -479,165 +479,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05426025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et régularisation des étrangers</w:t>
+                <w:t xml:space="preserve">Nationality in the Law of 26 January 2024 : fading appearance, persistent questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.658</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.283-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04526530v1</w:t>
+                <w:t xml:space="preserve">halshs-04773672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationality in the Law of 26 January 2024 : fading appearance, persistent questions</w:t>
+                <w:t xml:space="preserve">Intégration et régularisation des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.283-1</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04773672v1</w:t>
+                <w:t xml:space="preserve">halshs-04526530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering lost French citizenship through reintegration</w:t>
               </w:r>
@@ -803,165 +803,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04773682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres. Entre romantisme et réalisme</w:t>
+                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1, pp.9-32</w:t>
+              <w:t xml:space="preserve">, 2024, 01, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04776961v1</w:t>
+                <w:t xml:space="preserve">halshs-04557904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres</w:t>
+                <w:t xml:space="preserve">Citoyenneté de l'Union et nationalités des États membres. Entre romantisme et réalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 01, pp.9</w:t>
+              <w:t xml:space="preserve">, 2024, 1, pp.9-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04557904v1</w:t>
+                <w:t xml:space="preserve">halshs-04776961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romantic Times? Nationality and European Citizenship</w:t>
               </w:r>
@@ -1787,174 +1787,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02455668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déchéance de la nationalité, un outil pertinent ?</w:t>
+                <w:t xml:space="preserve">Nationalité (déchéance) : validité d'un décret pour acte de terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.1099</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721661v1</w:t>
+                <w:t xml:space="preserve">halshs-02453674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalité (déchéance) : validité d'un décret pour acte de terrorisme</w:t>
+                <w:t xml:space="preserve">La déchéance de la nationalité, un outil pertinent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Lepoutre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mai (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.1505.0118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02453674v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalité par filiation et convention de mère porteuse</w:t>
               </w:r>
@@ -2255,51 +2255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD9228A9"/>
+    <w:nsid w:val="E311F2D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17784521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101539v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lepoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.144.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526530v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773672v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.619.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53292/3c7046b7.657edf4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2020.1733259" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1505.0118" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-lepoutre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17784521X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101539v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Lepoutre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.024.0006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.144.0008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05321572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05426025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773672v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04526530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guerry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kesztenbaum" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.619.0001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04776961v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53292/3c7046b7.657edf4d" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03380414v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621025.2020.1733259" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449295v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455676v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02455668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.1505.0118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02454819v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101570v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>