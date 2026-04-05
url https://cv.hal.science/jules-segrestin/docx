--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1261,173 +1261,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for partitioning the drivers of stability of ecological communities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long‐term effects of meadow management on seed bank diversity and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Valencia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alida Hábenczyus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Weiterová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Foremnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aljaž Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Khopkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840927v1</w:t>
+                <w:t xml:space="preserve">hal-04834046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are plant communities stable? Disentangling the role of dominance, asynchrony and averaging effect following realistic species loss scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Lisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1476,210 +1480,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Janíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (8), pp.1832-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effects of meadow management on seed bank diversity and composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aljaž Jakob</w:t>
+                <w:t xml:space="preserve">A unified framework for partitioning the drivers of stability of ecological communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Götzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddharth Khopkar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lepš</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (3), </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.13282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834046v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of leaf biomechanics and underlying traits to rangeland management differ between graminoids and forbs</w:t>
               </w:r>
@@ -2524,559 +2524,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is the best time to flower and disperse? A comparative analysis of plant reproductive phenology in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (7), pp.1770-1783. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13098⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350029v1</w:t>
+                <w:t xml:space="preserve">hal-01964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf carbon and oxygen isotopes are coordinated with the leaf economics spectrum in Mediterranean rangeland species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
+                <w:t xml:space="preserve">Ivan Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José I. Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Volaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.612-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964291v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf carbon and oxygen isotopes are coordinated with the leaf economics spectrum in Mediterranean rangeland species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Volaire</w:t>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roumet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13025⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621530v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">When is the best time to flower and disperse? A comparative analysis of plant reproductive phenology in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Baron</w:t>
+                <w:t xml:space="preserve">Maud Bernard-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (7), pp.1770-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350034v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3255,51 +3255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AACD65B"/>
+    <w:nsid w:val="7A355B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-segrestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7661-6061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6397-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lep&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gracia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Adler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan P Harrison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Lisner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars G&#246;tzenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; H&#225;jek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jan&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Applov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinles Chondol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Dolej&#353;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mudr&#225;k" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kone&#269;n&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bla&#382;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia M&#225;rta Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05740-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia M Fischer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.70018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Valencia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13828" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14364" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida H&#225;benczyus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Weiterov&#225;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Foremnik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja&#382; Jakob" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khopkar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13282" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13898" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bestov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus von Schwartzenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;kaloud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93816-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Querejeta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01908660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-segrestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7661-6061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6397-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lep&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gracia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Adler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan P Harrison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Lisner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars G&#246;tzenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; H&#225;jek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jan&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Applov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinles Chondol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Dolej&#353;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mudr&#225;k" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kone&#269;n&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bla&#382;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia M&#225;rta Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05740-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia M Fischer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.70018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida H&#225;benczyus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Weiterov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Foremnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja&#382; Jakob" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khopkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Valencia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13828" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13898" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bestov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus von Schwartzenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;kaloud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93816-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Querejeta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01908660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>