--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7661-6061</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=a4DQDCoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAK-6397-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,2512 +194,2512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling links between diversity and population stability across global plant communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A globally consistent scaling relationship reveals stabilizing effects of dominant species in plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hautier</w:t>
+                <w:t xml:space="preserve">Clara Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jan Lepš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn E Barry</w:t>
+                <w:t xml:space="preserve">Peter B Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan P Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70921⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecog.08242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465774v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A globally consistent scaling relationship reveals stabilizing effects of dominant species in plant communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling links between diversity and population stability across global plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Segrestin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Xiaobin Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lepš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan P Harrison</w:t>
+                <w:t xml:space="preserve">Shaopeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn E Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecog.08242⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517382v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity loss disrupts seasonal carbon dynamics in a species‐rich temperate grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Lisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Götzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Hájek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Janíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.70091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant diversity loss has limited effects on below‐ground biomass and traits but alters community short‐term root production in a species‐rich grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Lisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markéta Applová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinles Chondol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Dolejšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Interspecific and Intraspecific Trait Variability of Carex Species Across Different Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondřej Mudrák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Konečná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markéta Applová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Janíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific differences in leaf decomposition and associated traits in closely related Carex species: a microcosm experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Márta Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Konečná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Lisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markéta Applová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207 (7), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-025-05740-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRTraits: an enriched, FAIR‐compliant database of plant traits from Mediterranean populations of 240 species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Delalandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106 (9), pp.e70219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecy.70219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raunkiæran shortfalls: Challenges and perspectives in trait‐based ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felícia M Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bill Shipley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Verdú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 95 (2), pp.e70018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecm.70018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term effects of meadow management on seed bank diversity and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alida Hábenczyus</w:t>
+                <w:t xml:space="preserve">A unified framework for partitioning the drivers of stability of ecological communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Götzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Weiterová</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lepš</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.13282⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834046v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are plant communities stable? Disentangling the role of dominance, asynchrony and averaging effect following realistic species loss scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleš Lisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Konečná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Blažek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Janíková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (8), pp.1832-1841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified framework for partitioning the drivers of stability of ecological communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lars Götzenberger</w:t>
+                <w:t xml:space="preserve">Long‐term effects of meadow management on seed bank diversity and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Hábenczyus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Weiterová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Foremnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Valencia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aljaž Jakob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Khopkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.13282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840927v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of leaf biomechanics and underlying traits to rangeland management differ between graminoids and forbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Richarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (6), pp.e13216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jvs.13216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do trait responses to simulated browsing in Quercus robur saplings affect their attractiveness to Capreolus capreolus the following year?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Saïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2021.104743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better ecological understanding of metacommunity stability: A multiscale framework to disentangle population variability and synchrony effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Lepš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (7), pp.1632-1645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoSpace: A Shiny application to visualize trait data in the phenotypic space of the global spectrum of plant form and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Kattge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.1526-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.6928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological scaling in green algae: the role of cell size and geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Bestová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus von Schwartzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Škaloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.14425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-93816-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of artificial light at night on the leaf functional traits of freshwater plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Guigard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66, pp.2264-2271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/fwb.13830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive phenology as a dimension of the phenotypic space in 139 plant species from the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 225 (2), pp.740-753. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johanne Nahmani</w:t>
+                <w:t xml:space="preserve">When is the best time to flower and disperse? A comparative analysis of plant reproductive phenology in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Segrestin</w:t>
+                <w:t xml:space="preserve">Maud Bernard-Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François David</w:t>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Richarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t>
+              <w:t xml:space="preserve">, 2018, 32 (7), pp.1770-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01964291v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf carbon and oxygen isotopes are coordinated with the leaf economics spectrum in Mediterranean rangeland species</w:t>
               </w:r>
@@ -2690,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José I. Querejeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Volaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2788,406 +2809,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intraspecific variation in litter palatability to macroarthropods in response to grazing and soil fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Vasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Sartori</w:t>
+                <w:t xml:space="preserve">Johanne Nahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Baron</w:t>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elena Kazakou</w:t>
+                <w:t xml:space="preserve">Jean-François David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.2615-2624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350034v1</w:t>
+                <w:t xml:space="preserve">hal-01964291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When is the best time to flower and disperse? A comparative analysis of plant reproductive phenology in the Mediterranean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate as a driver of adaptive variations in ecological strategies in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bernard-Verdier</w:t>
+                <w:t xml:space="preserve">François Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Violle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+                <w:t xml:space="preserve">Etienne Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Kazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13098⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.935-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350029v1</w:t>
+                <w:t xml:space="preserve">hal-02350034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de la phénologie et de la défense mécanique dans l’espace phénotypique des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Segrestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université Montpellier, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018MONTG024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01908660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3255,51 +3276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A355B25"/>
+    <w:nsid w:val="24EDAD3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3486,51 +3507,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-segrestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7661-6061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6397-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465774v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lep&#353;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gracia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Adler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan P Harrison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08242" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Lisner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars G&#246;tzenberger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; H&#225;jek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jan&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70091" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Applov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinles Chondol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Dolej&#353;ek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414001v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mudr&#225;k" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kone&#269;n&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bla&#382;ek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia M&#225;rta Neumann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05740-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia M Fischer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.70018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834046v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida H&#225;benczyus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Weiterov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Foremnik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja&#382; Jakob" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khopkar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13282" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Valencia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13828" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13898" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422551v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6928" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bestov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus von Schwartzenberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;kaloud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93816-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350041v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Querejeta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350029v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13098" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01908660v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jules-segrestin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7661-6061" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=a4DQDCoAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAK-6397-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517382v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Gracia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Segrestin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lep&#353;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter B Adler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan P Harrison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.08242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465774v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobin Pan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaopeng Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn E Barry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70921" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Lisner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars G&#246;tzenberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; H&#225;jek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Jan&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Applov&#225;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinles Chondol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Dolej&#353;ek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14488" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mudr&#225;k" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kone&#269;n&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Bla&#382;ek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.70071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia M&#225;rta Neumann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05740-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291317v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Delalandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073057v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fel&#237;cia M Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Puy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Shipley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.70018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Valencia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13828" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834053v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14364" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida H&#225;benczyus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Weiterov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Foremnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alja&#382; Jakob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khopkar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13282" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355197v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sartori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13216" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barrere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verheyden" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104743" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13898" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6928" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Bestov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus von Schwartzenberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel &#352;kaloud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenormand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93816-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Guigard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13830" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350041v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350029v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernard-Verdier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13098" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621530v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; I. Querejeta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roumet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy165" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01908660v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>