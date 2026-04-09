--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -91,869 +91,899 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rethinking the 1946 Chatkal earthquake: Contributions of Pléiades and UAV images to a surface-rupturing event along the Talas-Fergana Fault</w:t>
+                <w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pousse</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dubois</w:t>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sultan Baikulov</w:t>
+                <w:t xml:space="preserve">Gaël Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 912, pp.230863. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455596v1</w:t>
+                <w:t xml:space="preserve">hal-05564480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
+                <w:t xml:space="preserve">Rethinking the 1946 Chatkal earthquake: Contributions of Pléiades and UAV images to a surface-rupturing event along the Talas-Fergana Fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Léa Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Clément Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+                <w:t xml:space="preserve">Sultan Baikulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 912, pp.230863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403784v1</w:t>
+                <w:t xml:space="preserve">hal-05455596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the use of topographic data derived from Pléiades imagery for high-resolution hillslope-scale morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pellegrino</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109162⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597243v1</w:t>
+                <w:t xml:space="preserve">hal-05403784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Folch</w:t>
+                <w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Cogné</w:t>
+                <w:t xml:space="preserve">François Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Abderamane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04464951v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04721421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated failures of the giant Beshkiol Landslide and their impact on the long-term Naryn Basin floodings, Kyrgyz Tien Shan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance of aeolian sands from the southeastern Sahara from a detrital zircon perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Losen</w:t>
+                <w:t xml:space="preserve">Adrien Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rizza</w:t>
+                <w:t xml:space="preserve">Nathan Cogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nutz</w:t>
+                <w:t xml:space="preserve">Moussa Abderamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Henriquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Schuster</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109121⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 328, pp.108539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04505127v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04464951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy and stacking pattern of palustrine-dominated carbonate sequences from the Cengle Plateau, Paleocene, SE France: A multi-scalar approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated failures of the giant Beshkiol Landslide and their impact on the long-term Naryn Basin floodings, Kyrgyz Tien Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Losen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Roemers-Oliveira</w:t>
+                <w:t xml:space="preserve">M. Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fournier</w:t>
+                <w:t xml:space="preserve">A. Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">M. Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Pederneiras Raja Gabaglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">M. Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 470, pp.106690. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 453, pp.109121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2024.106690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04721421v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting a proof of concept in quartz-OSL bleaching processes using sands from a modern-day river (the Séveraisse, French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -961,51 +991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre G Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gairoard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 82, pp.101520. </w:t>
@@ -1037,338 +1067,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a Constant Slip Rate Over the Last ∼40 ka Along the Mt. Morrone Fault System in Central Apennines</w:t>
+                <w:t xml:space="preserve">Investigation of the use of topographic data derived from Pléiades imagery for high-resolution hillslope-scale morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Puliti</w:t>
+                <w:t xml:space="preserve">Victor Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Benedetti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023TC007871⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 454, pp.109162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730872v1</w:t>
+                <w:t xml:space="preserve">hal-04597243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a Constant Slip Rate Over the Last ∼40 ka Along the Mt. Morrone Fault System in Central Apennines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Puliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Zielke</w:t>
+                <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">M. Francescone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023TC007871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871694v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">36Cl exposure dating of glacial features to constrain the slip rate along the Mt. Vettore Fault (Central Apennines, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1409,51 +1409,51 @@
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 412, pp.108302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1592,51 +1592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of stochastic-threshold incision models across a climatic and morphological gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,4781 +1707,4915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t>
+                <w:t xml:space="preserve">Bedrock fault roughness resolves slip increments of large earthquakes: Case studies from Central Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Tesson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Olaf Zielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Novaes</w:t>
+                <w:t xml:space="preserve">Paul Martin Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838, pp.229502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453637v1</w:t>
+                <w:t xml:space="preserve">hal-03871694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing post-Pliocene deformation in a context of slow tectonic deformation: Insights from paleoseismology, remote sensing and shallow geophysics in Provence, France</w:t>
+                <w:t xml:space="preserve">Slip rate determined from cosmogenic nuclides on normal-fault facets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Rizza</w:t>
+                <w:t xml:space="preserve">Jim Tesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Novaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-020-04362-5⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.66-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47644.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143325v1</w:t>
+                <w:t xml:space="preserve">hal-03453637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐tectonic model for the southern Pre‐Rif border (Northern Morocco): Insights from morphochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing post-Pliocene deformation in a context of slow tectonic deformation: Insights from paleoseismology, remote sensing and shallow geophysics in Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Agharroud</w:t>
+                <w:t xml:space="preserve">Jérémy Billant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Siame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valéry Guillou</w:t>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006633⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (2), pp.1453-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-020-04362-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194765v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient hillslope erosion in slow evolution landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salgado A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (12), pp.2485-2500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.5190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Seismo‐tectonic model for the southern Pre‐Rif border (Northern Morocco): Insights from morphochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Agharroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Cushing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Valéry Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539133v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef response to sea-level and environmental changes in the Central South Pacific over the past 6,000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hallmann</w:t>
+                <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Camoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103357⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.221 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435146v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Reef response to sea-level and environmental changes in the Central South Pacific over the past 6,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+                <w:t xml:space="preserve">Elias Samankassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.103357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021798v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Slip Distribution of an Active Fault System at Various Timescales: Insights for the Evolution of the Mt. Vettore‐Mt. Bove Fault System in Central Apennines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Puliti</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Pizzi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020TC006200⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004675v1</w:t>
+                <w:t xml:space="preserve">hal-03021798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Slip Distribution of an Active Fault System at Various Timescales: Insights for the Evolution of the Mt. Vettore‐Mt. Bove Fault System in Central Apennines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Puliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
+                <w:t xml:space="preserve">Alberto Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souen Fontaine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandra Di Domenica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227450v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03004675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing human-environment interactions in the western Messara Plain (Phaistos, Crete, Greece) from the emergence of city states to Byzantine times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Revelles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Katerina Theodorakopoulou</w:t>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101909⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172980v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient landscape dynamics across the Southeastern Australian Escarpment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dosseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing human-environment interactions in the western Messara Plain (Phaistos, Crete, Greece) from the emergence of city states to Byzantine times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Revelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Glais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Villani</w:t>
+                <w:t xml:space="preserve">Tatiana Theodoropoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rosa Nappi</w:t>
+                <w:t xml:space="preserve">Katerina Theodorakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.101909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476819v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice volume and climate changes from a 6000 year sea-level record in French Polynesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hallmann</w:t>
+                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Civico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Camoin</w:t>
+                <w:t xml:space="preserve">Stefano Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eisenhauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. A Milne</w:t>
+                <w:t xml:space="preserve">Rosa Nappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02695-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708506v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Pucci</w:t>
+                <w:t xml:space="preserve">Ice volume and climate changes from a 6000 year sea-level record in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pizzimenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Nappi</w:t>
+                <w:t xml:space="preserve">A. Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794665v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Puliti</w:t>
+                <w:t xml:space="preserve">First evidence of a lake at Ancient Phaistos (Messara Plain, South-Central Crete, Greece): Reconstructing paleoenvironments and differentiating the roles of human land-use and paleoclimate from Minoan to Roman times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Psomiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Colleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (8), pp.1225-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683618771473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934264v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a lake at Ancient Phaistos (Messara Plain, South-Central Crete, Greece): Reconstructing paleoenvironments and differentiating the roles of human land-use and paleoclimate from Minoan to Roman times</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Sotiropoulos</w:t>
+                <w:t xml:space="preserve">Coseismic Slip Vectors of 24 August and 30 October 2016 Earthquakes in Central Italy: Oblique Slip and Regional Kinematic Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie Perouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Puliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683618771473⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3760-3781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871064v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la photogrammétrie au suivi topographique de la flèche littorale de Joal (Sénégal)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Civico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Luca Pizzimenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Nappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630703v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline Changes on the Wave-Influenced Senegal River Delta, West Africa: The Roles of Natural Processes and Human Interventions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Apport de la photogrammétrie au suivi topographique de la flèche littorale de Joal (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (3), pp.37-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708511v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shoreline Changes on the Wave-Influenced Senegal River Delta, West Africa: The Roles of Natural Processes and Human Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Long</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Mamadou Sadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Fleury</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (6), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w9050357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471900v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aléa et risque sismique en Provence: tectonique active et sismotectonique des Failles de la Moyenne Durance et de la Trévaresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hollender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miramont</w:t>
+                <w:t xml:space="preserve">Corinne Landure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+                <w:t xml:space="preserve">Luc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785669v2</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Weathering-limited hillslope evolution in carbonate landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Miramont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.025⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.10 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01713812v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785669v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pothin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Proceedings of the 16th Young Geomorphologists Days (Nantes, 29-30 January 2015), 22 (2), pp.147-161. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261, pp.76 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483281v1</w:t>
+                <w:t xml:space="preserve">hal-01713812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Virginie Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of the 16th Young Geomorphologists Days (Nantes, 29-30 January 2015), 22 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353088v1</w:t>
+                <w:t xml:space="preserve">hal-01483281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Catastrophic Floods Generated by Collapse of Natural Dams Since the Neolithic in the Oases of Bukhara and Qaraqöl: Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fouache</w:t>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Rante</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Malvina Dupays</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geohazards and Environment </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15273/ijge.2016.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471802v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the bridge at Avignon (south France) and reconstructing the Rhone River fluvial palaeo-landscape in Provence from medieval to modern times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">The Role of Catastrophic Floods Generated by Collapse of Natural Dams Since the Neolithic in the Oases of Bukhara and Qaraqöl: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Rante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Mirzaakhmedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sanderson</w:t>
+                <w:t xml:space="preserve">Rachid Ragala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Kinnaird</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simone Balossino</w:t>
+                <w:t xml:space="preserve">Malvina Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geohazards and Environment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.150-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15273/ijge.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01242844v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term denudation of carbonate landscapes, insights from the Luberon Mountains, Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating the bridge at Avignon (south France) and reconstructing the Rhone River fluvial palaeo-landscape in Provence from medieval to modern times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Kinnaird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bicket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hermitte</w:t>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.336-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955018v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-African Paleostresses and Reactivation of the Eburnean Basement Complex in Southeast Ghana (West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaman Sani Tairou</w:t>
+                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Affaton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/938927⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.287-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258644v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphostructural evolution of the Luberon since the Miocene (SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pan-African Paleostresses and Reactivation of the Eburnean Basement Complex in Southeast Ghana (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaman Sani Tairou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Clauzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Pascal Affaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solomon Anum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.95⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/938927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628863v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of accumulation of mega boulders on the Mediterranean rocky coast of Provence (southern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Morphostructural evolution of the Luberon since the Miocene (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Clauzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Canut</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Mocochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (3), pp.905-914. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (2), pp.95-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-11-905-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.2.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471864v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indian Summer Monsoon variations could have affected the early-Holocene woodland expansion in the Near East</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First evidence of accumulation of mega boulders on the Mediterranean rocky coast of Provence (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Djamali</w:t>
+                <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossein Akhani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683610362813⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.905-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-11-905-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025992v1</w:t>
+                <w:t xml:space="preserve">hal-01471864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indian Summer Monsoon variations could have affected the early-Holocene woodland expansion in the Near East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Djamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Akhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Maillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">Simon Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (5), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683610362813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082646v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Rhône delta plain in the Holocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Sabatier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 222-223, pp.235-265. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 234 (1-4), pp.143-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03223420v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution of the Rhône delta plain in the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raccasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 222-223, pp.235-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2005.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Discussion of: PASKOFF, R., 2004. Potential Implications of Sea-Level Rise for France. Journal of Coastal Research, 20(2), 424–434.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214, pp.860-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/05-0459.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6491,1666 +6625,1666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between tectonics, climate and surface processes over the last 200,000 years in the Naryn Basin (Kyrgyz Tien Shan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Losen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Henriquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vienne, Austria. pp.9234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04317092v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
+              <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319917v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation topographique du tandem Drone Matrice 300RTK + LiDAR L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ANR QUARTZ project: A multi-method approach for quartz characterisation in alluvial sediments for source-to-sink tracing and dosimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023 - International Union for Quaternary Research - XXI INQUA Congress Time for change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Italy, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bompaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Brevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of 3D fossils for teaching and the SGF collection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+                <w:t xml:space="preserve">Detecting transience in slow evolution landscapes using cosmogenic nuclides and high resolution morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoPlaNet - Open days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538046v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apport de la pédagogie numérique en Sciences de la Terre par numérisation d’objet en 3D et mise en place de la collection numérique collaborative de la SGF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">The use of 3D fossils for teaching and the SGF collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">GeoPlaNet - Open days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538085v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting transience in slow evolution landscapes using cosmogenic nuclides and high resolution morphometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’apport de la pédagogie numérique en Sciences de la Terre par numérisation d’objet en 3D et mise en place de la collection numérique collaborative de la SGF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Salgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Team Aster</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géologie Virtuelle Sgf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209511v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">36Cl exposure dating of post-glacial features along the Mt Vettore Fault (Central Apennines, Italy) constraining fault slip rate and last glacial advance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8182,1687 +8316,1687 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France. pp.478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03454826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from cosmogenic nuclides in a slow erosion setting, insights from the Sera do Cipo range, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from Cosmogenic Nuclides in a slow erosion setting, insights from the Serra do Cipo range, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541351v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from Cosmogenic Nuclides in a slow erosion setting, insights from the Serra do Cipo range, Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from cosmogenic nuclides in a slow erosion setting, insights from the Sera do Cipo range, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543499v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonics from topography : insights from high-resolution hillslope morphology analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, VIenna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslope denudation and morphologic response across a rock uplift gradient. Insights from the Valensole Plateau, Southeastern France. GM4.1/SSP2.11/TS4.5, Interactions among tectonics, climate and surface processes from mountain belts to basins. Identification number EGU2019-8489.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.Identification number EGU2019-8489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslopes response across a tectonic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biogeomorphology using drones: new perspectives for large-scale bioturbation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological modification of the seabed: biogeochemical and ecological processes in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Southampton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution topography using SfM-photogrammetry from UAV for coastal mudflat geomorphic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienna, Autriche. pp.EGU2016-15754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing SfM-Photogrammetry potential at micro-scale on a rapidly evolving mud-bank: case study on a mesocosm study within pioneer mangroves in French Guiana (South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic rotation of an embayed sandy beach in a mud-dominated setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archaeological site of Mariana (North East Corsica, France) and dynamics of the Holocene plain of the Golo from the Antiquity to the Modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMedIslands 2015. The Geoarchaeology of the Mediterranean Islands Multidisciplinary approaches to palaeoenvironmental changes and the history of the human occupation in the Mediterranean islands since the Last Glacial Maximum (IESC,Cargèse, Corsica, 30 June-2 July 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INfluences de la Phénologie et des Particules Atmosphériques Sédimentables sur les Signaux phytochimiques et spectraux du couvert Végétal d'un terril du Bassin Minier de Provence : le Défens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laffont-Schwob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Maignan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité des eaux de surface et spatialisation des sources de pollutions sur un bassin péri-urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Ambrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaldonski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9872,78 +10006,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Stochastic-threshold Incision Models accros a Climatic Gradient : example from the South-eastern Margin of the Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9975,176 +10109,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting (AGU 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.EP45F-1563, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03534466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Borgomano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10154,104 +10288,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Landuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10261,189 +10395,189 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, pp.353-368, 2016, Revue archéologique de Narbonnaise. Supplément</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.229-244, 2016, 9782271089151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10453,274 +10587,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium/Thorium isotopic composition of various mid-late Holocene features collected from twelve islands in French Polynesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Samankassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.927589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of elevations and absolute ages of Mid- to Late Holocene coral microatolls from French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberic Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn A. Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10730,147 +10864,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtualPal: a remote undergraduate invertebrate paleontology practical course using 3D fossils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Martin-Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10880,375 +11014,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharlanova Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Denizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M - UMR7298 AMU-CNRS. 2021, 186 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03495432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des données radar SAR à la surveillance d'éruptions volcaniques en phase paroxysmique. Application à deux volcans : Soufrière Hills de Montserrat (Antilles) et Niragongo (Zaïre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Guillande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géosciences Consultants. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11395,51 +11529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Baikulov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Losen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109121" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730872v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puliti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benedetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francescone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007871" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004675v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pizzi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Di Domenica" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006200" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Sadio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tahirou Diaw" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050357" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN0HQMTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258644v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Tairou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Anum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938927" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025992v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610362813" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920621v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Losen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9234" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538046v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538085v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ologie Virtuelle Sgf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10051" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455199v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12653" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salgado" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9427" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543499v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622601v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263427v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195092v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillande" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Baikulov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Losen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puliti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benedetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francescone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Di Domenica" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Sadio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tahirou Diaw" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050357" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.10.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN0HQMTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Tairou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Anum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938927" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025992v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610362813" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Losen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9234" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10051" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538046v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ologie Virtuelle Sgf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12653" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541351v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salgado" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9427" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263427v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>