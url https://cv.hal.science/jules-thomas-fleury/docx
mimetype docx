--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2235,697 +2235,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
+                <w:t xml:space="preserve">Seismo‐tectonic model for the southern Pre‐Rif border (Northern Morocco): Insights from morphochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">Kamal Agharroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+                <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+                <w:t xml:space="preserve">Valéry Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020TC006633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03456329v1</w:t>
+                <w:t xml:space="preserve">hal-03194765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismo‐tectonic model for the southern Pre‐Rif border (Northern Morocco): Insights from morphochronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Agharroud</w:t>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkhalak Ben Moussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Guillou</w:t>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020TC006633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194765v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Cushing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539133v1</w:t>
+                <w:t xml:space="preserve">hal-03021798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef response to sea-level and environmental changes in the Central South Pacific over the past 6,000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hillslope denudation and morphologic response to a rock uplift gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hallmann</w:t>
+                <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Camoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103357⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.221 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esurf-8-221-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435146v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Reef response to sea-level and environmental changes in the Central South Pacific over the past 6,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+                <w:t xml:space="preserve">Elias Samankassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.103357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021798v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Slip Distribution of an Active Fault System at Various Timescales: Insights for the Evolution of the Mt. Vettore‐Mt. Bove Fault System in Central Apennines</w:t>
               </w:r>
@@ -3227,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 506, pp.397-406. </w:t>
@@ -3577,51 +3577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice volume and climate changes from a 6000 year sea-level record in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,50 +4074,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.180049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sdata.2018.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4165,51 +4169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (3), pp.37-45</w:t>
@@ -4251,51 +4255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline Changes on the Wave-Influenced Senegal River Delta, West Africa: The Roles of Natural Processes and Human Interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Sadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Tahirou Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4769,64 +4773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,77 +4902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,90 +7497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7737,1090 +7741,1090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting transience in slow evolution landscapes using cosmogenic nuclides and high resolution morphometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Desormeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209511v1</w:t>
+                <w:t xml:space="preserve">hal-03454826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of 3D fossils for teaching and the SGF collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting transience in slow evolution landscapes using cosmogenic nuclides and high resolution morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+                <w:t xml:space="preserve">Andre Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoPlaNet - Open days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538046v1</w:t>
+                <w:t xml:space="preserve">hal-03209511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apport de la pédagogie numérique en Sciences de la Terre par numérisation d’objet en 3D et mise en place de la collection numérique collaborative de la SGF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">The use of 3D fossils for teaching and the SGF collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Triantafyllou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ternois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">GeoPlaNet - Open days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538085v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">36Cl exposure dating of post-glacial features along the Mt Vettore Fault (Central Apennines, Italy) constraining fault slip rate and last glacial advance.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+                <w:t xml:space="preserve">De l’apport de la pédagogie numérique en Sciences de la Terre par numérisation d’objet en 3D et mise en place de la collection numérique collaborative de la SGF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géologie Virtuelle Sgf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455199v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
+                <w:t xml:space="preserve">36Cl exposure dating of post-glacial features along the Mt Vettore Fault (Central Apennines, Italy) constraining fault slip rate and last glacial advance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Pousse-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03521298v1</w:t>
+                <w:t xml:space="preserve">hal-03455199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of discharge variability on denudation rates and relief : example from the south-eastern margin of the Massif Central, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Desormeaux</w:t>
+                <w:t xml:space="preserve">Influence de la variabilité des débits sur les taux d’érosions et le relief long-terme : l’exemple de la bordure sud-est du Massif Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desormeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème Réunion des sciences de la Terre (RST 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement; CNRS; SGF, Nov 2021, Lyon, France. pp.478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03454826v1</w:t>
+                <w:t xml:space="preserve">insu-03521298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from Cosmogenic Nuclides in a slow erosion setting, insights from the Serra do Cipo range, Brazil</w:t>
+                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from cosmogenic nuclides in a slow erosion setting, insights from the Sera do Cipo range, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Augusto Rodrigues Salgado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">André Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543499v1</w:t>
+                <w:t xml:space="preserve">hal-03541351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from cosmogenic nuclides in a slow erosion setting, insights from the Sera do Cipo range, Brazil</w:t>
+                <w:t xml:space="preserve">Temporal evolution of surface processes inferred from Cosmogenic Nuclides in a slow erosion setting, insights from the Serra do Cipo range, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vienna, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541351v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonics from topography : insights from high-resolution hillslope morphology analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8884,51 +8888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslope denudation and morphologic response across a rock uplift gradient. Insights from the Valensole Plateau, Southeastern France. GM4.1/SSP2.11/TS4.5, Interactions among tectonics, climate and surface processes from mountain belts to basins. Identification number EGU2019-8489.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Marc Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9009,77 +9013,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslopes response across a tectonic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9121,90 +9125,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biogeomorphology using drones: new perspectives for large-scale bioturbation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,90 +9259,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution topography using SfM-photogrammetry from UAV for coastal mudflat geomorphic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienna, Autriche. pp.EGU2016-15754</w:t>
@@ -9380,77 +9384,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing SfM-Photogrammetry potential at micro-scale on a rapidly evolving mud-bank: case study on a mesocosm study within pioneer mangroves in French Guiana (South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9492,64 +9496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic rotation of an embayed sandy beach in a mud-dominated setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10296,294 +10300,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
+                <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Long</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
+              <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.229-244, 2016, 9782271089151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957519v1</w:t>
+                <w:t xml:space="preserve">hal-01441171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
+                <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
+              <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, pp.353-368, 2016, Revue archéologique de Narbonnaise. Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441171v1</w:t>
+                <w:t xml:space="preserve">halshs-01957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10627,64 +10631,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Samankassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10754,51 +10758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberic Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10878,64 +10882,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtualPal: a remote undergraduate invertebrate paleontology practical course using 3D fossils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ternois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11529,51 +11533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Baikulov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Losen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puliti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benedetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francescone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Di Domenica" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Sadio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tahirou Diaw" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050357" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.10.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN0HQMTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Tairou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Anum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938927" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025992v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610362813" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Losen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9234" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209511v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10051" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538046v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ologie Virtuelle Sgf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455199v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12653" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543499v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541351v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salgado" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9427" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263427v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Baikulov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Roemers-Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Pederneiras Raja Gabaglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2024.106690" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04464951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Folch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Abderamane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108539" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Losen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nutz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henriquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuster" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101520" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04597243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellegrino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109162" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730872v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Puliti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benedetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francescone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023TC007871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108302" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03767996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bousquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myette Guiomar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bariani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12371-022-00739-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desormeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lague" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-473-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871694v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Zielke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martin Mai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Tesson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Novaes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47644.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143325v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Billant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-020-04362-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03346897v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salgado A." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Siame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharroud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak Ben Moussa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Guillou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006633" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02539133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cushing" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-221-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004675v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Puliti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pizzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Di Domenica" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020TC006200" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02085967v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dosseto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.11.017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172980v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Revelles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Glais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Theodoropoulou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Theodorakopoulou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.101909" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01871064v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Psomiadis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colleu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Sotiropoulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771473" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934264v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Perouse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pizzimenti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2018.49" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630703v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Sadio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Tahirou Diaw" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sadio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050357" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Molliex" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hollender" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dussouillez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785669v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.04.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ollivier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242844v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kinnaird" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bicket" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.10.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN0HQMTL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01258644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Tairou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Affaton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Anum" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/938927" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Clauzon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.2.95" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025992v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Brewer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683610362813" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223422v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/05-0459.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04920621v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Losen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henriquet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9234" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298315v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03972667v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lach" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aupart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454826v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Desormeaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9984" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10051" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538046v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Triantafyllou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ternois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ologie Virtuelle Sgf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12653" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521298v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541351v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Salgado" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9427" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03541364v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2985" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346824v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028402v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622557v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont-Schwob" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Noack" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622601v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Ambrosi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaldonski" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03534466v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263427v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin-Garin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03495432v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195092v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Guillande" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>