--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1244,252 +1244,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the performance enhancement of a latent heat storage shell and tube unit using finned tubes during melting and solidification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the solidification process of water used as PCM in a rectangular latent heat thermal energy storage unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dekhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. SIMO TALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bulliard-Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210094v1</w:t>
+                <w:t xml:space="preserve">hal-04434498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the solidification process of water used as PCM in a rectangular latent heat thermal energy storage unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the performance enhancement of a latent heat storage shell and tube unit using finned tubes during melting and solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Dekhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odin Bulliard-Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.116866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434498v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flow characteristics downstream delta-winglet vortex generator using stereoscopic particle image velocimetry for laminar, transitional, and turbulent channel flow regimes</w:t>
               </w:r>
@@ -1702,273 +1702,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
+                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539082v1</w:t>
+                <w:t xml:space="preserve">hal-02539078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539078v1</w:t>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daviziac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Canada 08-10 juin 2015, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4233,449 +4233,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259916v1</w:t>
+                <w:t xml:space="preserve">hal-04259307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
+                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259311v1</w:t>
+                <w:t xml:space="preserve">hal-04259916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.37</w:t>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259307v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259907v1</w:t>
+                <w:t xml:space="preserve">hal-04259901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4684,211 +4697,198 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Harion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259901v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
               </w:r>
@@ -5021,51 +5021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6013,51 +6013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05011185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagardere Deleglise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03420788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012VALE0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05011185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagardere Deleglise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03420788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012VALE0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>