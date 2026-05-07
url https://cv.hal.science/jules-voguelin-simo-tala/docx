--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1244,252 +1244,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the solidification process of water used as PCM in a rectangular latent heat thermal energy storage unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Bougeard</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the performance enhancement of a latent heat storage shell and tube unit using finned tubes during melting and solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Dekhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Voguelin Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odin Bulliard-Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.116866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2021.116866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434498v1</w:t>
+                <w:t xml:space="preserve">hal-03210094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the performance enhancement of a latent heat storage shell and tube unit using finned tubes during melting and solidification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the solidification process of water used as PCM in a rectangular latent heat thermal energy storage unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dekhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. SIMO TALA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bulliard-Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210094v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of flow characteristics downstream delta-winglet vortex generator using stereoscopic particle image velocimetry for laminar, transitional, and turbulent channel flow regimes</w:t>
               </w:r>
@@ -1702,273 +1702,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
+                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Harion</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (7), pp.1136-1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539078v1</w:t>
+                <w:t xml:space="preserve">hal-02539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the fin spacing effect on the horseshoe vortex system evolution in a two-rows finned-tube heat exchanger</w:t>
+                <w:t xml:space="preserve">Investigation of the flow characteristics in a multirow finned-tube heat exchanger model by means of PIV measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/HFF-03-2011-0059⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539082v1</w:t>
+                <w:t xml:space="preserve">hal-02539078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tube pattern effect on thermalhydraulic characteristics in a two-rows finned-tube heat exchanger</w:t>
               </w:r>
@@ -2149,98 +2149,1677 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 &amp; 3, pp.12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04261225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the stratification in a hot water tank for thermal inertia improvment by latent heat thermal energy storage: a numerical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Amir Bahrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and qualification of an experimental method for PCMs liquid phase thermal expansion coefficient measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appolinaire Kaboré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.pcm.2024.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité Énergétique des Composants, Systèmes et Procédés au CERI Energie Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire TIMR - UTC Compiègne, Dec 2021, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement d'un concept innovant d'échangeur thermique pour le stockage dynamique de chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Francophone en Energétique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Supérieure des Métiers des Energies Renouvelables Laboratoire de Procédés Innovants pour l’Energie Durable, Apr 2018, Cotonou, Bénin</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des transferts thermiques conjugués de trois géométries d’ailettes planes selon le principe local de synergie des champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mehra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Lô, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the flow and heat transfer characteristics in an innovative inertial heat exchanger : Application to thermal energy storage,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurotherm 106</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Paris-Diderot, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances de tubes cylindro-elliptiques dans une configuration d’échangeur de type tubes ailettes continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Daviziac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Canada 08-10 juin 2015, Jun 2015, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vortex enhanced finned-tube heat exchanger with flow deflectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification des transferts thermiques dans les échangeurs à tubes ailetés par génération de structures tourbillonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Intensification des Transferts dans les Échangeurs Thermiques et les Échangeurs-Réacteurs Multifonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow structure and heat transfer investigation in a two-row finned-tube heat exchanger with punched and fixed vortex generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">96th Eurotherm Seminar on Convective Heat Transfer Enhancement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Military Academy of Brussels, Sep 2013, Brussels, Belgium. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse par PIV de l’évolution angulaire des structures tourbillonnaires se développant autour de jonctions tube/ailette dans un échangeur à deux rangs de tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Congrès Français de Visualisation et de Traitement d’Images en Mécanique des Fluides - FLUVISU 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.21-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des échanges thermiques et de la production locale d’entropie dans un échangeur de chaleur à deux rangs de tubes ovales et ailettes planes continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois sur la thermique des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Chicoutimi, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intensification par voie passive des échanges thermiques dans les échangeurs à tubes ailetés : outils et méthodes d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kubicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée thématique de la Société Française de Thermique SFT "Échangeurs thermiques et multi-fonctionnels : enjeux, applications et axes de recherche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de thermique, Mar 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmentation des performances thermoaérauliques d’un échangeur à deux rangs de tubes à ailettes par modification de la forme du tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’Union de Génie des Procédés et Énergétique du Nord - Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d’Opale, Jun 2010, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l’espacement interailette sur la structure de l’écoulement dans un échangeur à deux rangs de tubes à ailettes lisses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Simo Tala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Russeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Harion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque International Francophone d’Énergétique et Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Saly, Sénégal. pp 72-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’intensification du transfert de chaleur dans une unité de stockage thermique latent par l’utilisation d’une géométrie d’échange de type multitube et calandre aileté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Sokakini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2285,452 +3864,452 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Editions Société Française de Thermique, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2024-025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances d'un panneau photovoltaïque-thermique refroidi par air en utilisant des générateurs de vortex et un modèle de contrôle prédictif économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Russeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Karkaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Voguelin SIMO TALA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. Société Française de Thermique, pp.45-52, Congrès de la Société Française de Thermique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique pour l’amélioration de l’inertie thermique d’un réservoir d’eau chaude sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Iung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amir Bahrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale du processus de solidification de l’eau pure autour du point d’inversion de sa masse volumique dans un échangeur tube-calandre : Application au stockage latent de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chafiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique de l’effet de l’intensification des transferts thermiques par extension de surface sur les cinétiques de fusion/solidification d’un MCP dans un échangeur-stockeur tube-calandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kabore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2748,106 +4327,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. Editions Société Française de Thermique, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2023-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique du stockage latent d’énergie thermique dans un échangeur-stockeur innovant pour l’amélioration des performances énergétiques des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,92 +4444,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bougeard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France. Editions Société Française de Thermique, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification passive des transferts thermiques dans les capteurs solaires plans par manipulation de l’écoulement dans les tubes caloporteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2979,250 +4558,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. Editions Société Française de Thermique, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique de l’écoulement et des transferts thermiques conjugués dans un échangeur de chaleur inertiel : Application au stockage dynamique de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France. Editions Société Française de Thermique, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des performances de transfert d’une ailette plane selon le principe local de synergie des champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mehra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Habchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Harion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Marseille, France. Editions Société Française de Thermique, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique et optimisation des performances thermoaérauliques d’un échangeur à quatre rangs de tubes ailetés par l’approche factorielle de Taguchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3255,73 +4834,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN: 978-2-37111-003-8. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. Editions Société Française de Thermique, Vol 1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des performances thermoaérauliques locales d’échangeurs de chaleur multirangs de tubes à ailettes planes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3363,73 +4942,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. Editions Société Française de Thermique, Vol 1, pp.235-240, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et évolution spatiale du système tourbillonnaire en fer à cheval dans un échangeur à deux rangs de tubes lisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Simo Tala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3475,1636 +5054,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN : 978-2-905267-76-4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France. Editions Société Française de Thermique, Vol 1, pp.239-244, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259864v1</w:t>
-              </w:r>
-[...1577 lines deleted...]
-                <w:t xml:space="preserve">hal-04280904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6013,51 +6013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05011185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagardere Deleglise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259949v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03420788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012VALE0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05299374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sokakini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin Simo Tala" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nadau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Ilinca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2025.126564" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04925789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appolinaire Kabor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Simo Tala" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.115463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05011185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Iung" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amir Bahrani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagardere Deleglise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.114375" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04572536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2024.111855" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karkaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Russeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougeard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boonaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.120359" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Pelay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simo Tala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119332" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.109530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Habchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Russeil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054623" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dekhil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Voguelin SIMO TALA" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2022.105892" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2021.116866" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dekhil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. SIMO TALA" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulliard-Sauret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0005788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Harion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X27HVC5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539082v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Harion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/HFF-03-2011-0059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539078v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2013.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFS6QDB1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.05.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF142G2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261225v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Ramde" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulibaly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Amir Bahrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04643249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249448v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259315v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daviziac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249557v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259901v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kubicki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280904v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Karkaba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iung" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleglise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chafiki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kabore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-104" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-111" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259963v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259944v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Habchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Harion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259935v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201218v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bineet Mehra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201220v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744337v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03420788v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012VALE0015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>