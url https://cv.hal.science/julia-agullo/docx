--- v0 (2026-03-12)
+++ v1 (2026-05-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julia AGULLO </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingénieur-chercheur au CEA</w:t>
+        <w:t xml:space="preserve">Ingénieure-chercheure au CEA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -221,429 +221,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization and rheology of Na2O-CaO-Al2O3-SiO2 melt in the vitrification of technological waste</w:t>
+                <w:t xml:space="preserve">Process for incineration and in can vitrification: glass melt/liquid metal interactions and the multiphasic package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Agullo</w:t>
+                <w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+                <w:t xml:space="preserve">Arnaud Quintas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (3), pp.227-242. </w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 368, pp.136690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijag.16660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04672991v1</w:t>
+                <w:t xml:space="preserve">cea-04605511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary to quaternary Mo-based phosphate glasses cathodes Li-batteries: Influence of Mo substitution by Fe and Mn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystallization and rheology of Na2O-CaO-Al2O3-SiO2 melt in the vitrification of technological waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delanoë</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alexandre Sierk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taos Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Mucci</w:t>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137879⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.227-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081090v1</w:t>
+                <w:t xml:space="preserve">cea-04672991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process for incineration and in can vitrification: glass melt/liquid metal interactions and the multiphasic package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Binary to quaternary Mo-based phosphate glasses cathodes Li-batteries: Influence of Mo substitution by Fe and Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Perret</w:t>
+                <w:t xml:space="preserve">Maxime de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t>
+                <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Quintas</w:t>
+                <w:t xml:space="preserve">Romain Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 368, pp.136690. </w:t>
+              <w:t xml:space="preserve">, 2024, 382, pp.137879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04605511v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox behavior of ruthenium in nuclear glass melt: ruthenium dioxide reduction reaction</w:t>
               </w:r>
@@ -668,64 +668,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 545, pp.152650. </w:t>
@@ -861,304 +861,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Behavior of Pyridinium and N-Methyl Pyridinium Cations in Aqueous Electrolytes for CO2 Reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary electrochemical corrosion monitoring of iron in mixture cement paste–bentonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Lebègue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bélanger</w:t>
+                <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201701745⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (sup1), pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1478422X.2017.1305675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601235v1</w:t>
+                <w:t xml:space="preserve">hal-02301325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary electrochemical corrosion monitoring of iron in mixture cement paste–bentonite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Bataillon</w:t>
+                <w:t xml:space="preserve">Electrochemical Behavior of Pyridinium and N-Methyl Pyridinium Cations in Aqueous Electrolytes for CO2 Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michau</w:t>
+                <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 (sup1), pp.155-161. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (1), pp.219-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1478422X.2017.1305675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201701745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301325v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Surface Hydrogen Atoms in the Electrochemical Reduction of Pyridine and CO2 in Aqueous Electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (6), pp.1013-1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1244,51 +1244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Schaper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (10), pp.4889-4895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1348,51 +1348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 159 (9), pp.H758-H764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1426,77 +1426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Glassy Carbon Electrode with Pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35 (36), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1562,90 +1562,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Phosphate-Based Oxide Glasses as Cathode Materials for Lithium-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,103 +1687,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxide glass cathode materials for lithium-ion batteries applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexi Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICG Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Incheon, South Korea</w:t>
@@ -1812,64 +1812,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanadium-free oxide glasses: Interesting positive electrode materials for Li-ion and Na-ion Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1931,342 +1931,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04740577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formulation approach for mixed technological waste vitrification involving a rheological study of NCAS glasses</w:t>
+                <w:t xml:space="preserve">Interactions between glass melt and liquid metal during high temperature process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Perret</w:t>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hugon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Nouvelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04733727v1</w:t>
+                <w:t xml:space="preserve">cea-04244551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between glass melt and liquid metal during high temperature process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass formulation approach for mixed technological waste vitrification involving a rheological study of NCAS glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Agullo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOMD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Nouvelle Orléans, United States</w:t>
+              <w:t xml:space="preserve">, Jun 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04244551v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04733727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodes positives à haute densité d'énergie à base de verres pour accumulateurs Lithium-Ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,77 +2291,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical corrosion monitoring of iron in mixture cement paste – bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LTC 2016 — 6th International Workshop on Long-term Prediction of Corrosion Damage in Nuclear Waste Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toronto ( CA ), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2386,51 +2386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion modelling of iron for long term prediction in nuclear waste repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,51 +2494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of general and galvanic corrosion of Mg alloys in Na-geopolymer / NaF and its synthetic pore solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca E. Torres Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,217 +2583,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of geopolymers conductivity as binder for encapsulation of metallic nuclear waste by impedance spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoist Muzeau</w:t>
+                <w:t xml:space="preserve">Etude électrochimique de la dissolution de la magnétite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Electrochemical Methods in Corrosion Research - EMCR 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Troia, Portugal</w:t>
+              <w:t xml:space="preserve">Journees d'Electrochimie (JE - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601420v1</w:t>
+                <w:t xml:space="preserve">cea-02509159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude électrochimique de la dissolution de la magnétite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Agullo</w:t>
+                <w:t xml:space="preserve">Measurements of geopolymers conductivity as binder for encapsulation of metallic nuclear waste by impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bataillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees d'Electrochimie (JE - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rome, Italie</w:t>
+              <w:t xml:space="preserve">11th Electrochemical Methods in Corrosion Research - EMCR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Troia, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509159v1</w:t>
+                <w:t xml:space="preserve">hal-04601420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion monitoring in mixture cement paste - Bentonite</w:t>
               </w:r>
@@ -2982,51 +2982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Activating Solution and the addition of NaF on Metakaolin-Based Geopolymer Physico-Chemical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,77 +3103,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Glassy Carbon Electrode with Pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">219th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrochemical Society, May 2011, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3224,933 +3224,933 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium-free oxide glasses: Promising positive electrode material for Li-Ion and Na-Ion Technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Structural investigation and cathode properties of iron based oxide glasses for sustainable and high-energy density lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battery 2030+ Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Grenoble, France. 2024</w:t>
+              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lloret del Mar, Spain. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04740578v1</w:t>
+                <w:t xml:space="preserve">cea-04844465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation and cathode properties of iron based oxide glasses for sustainable and high-energy density lithium-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vanadium-free oxide glasses: Promising positive electrode material for Li-Ion and Na-Ion Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise van Roekeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lloret del Mar, Spain. , 2024</w:t>
+              <w:t xml:space="preserve">Battery 2030+ Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Grenoble, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04844465v1</w:t>
+                <w:t xml:space="preserve">cea-04740578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes des propriétés électriques de systèmes verriers phosphatiques pour une application en tant que matériaux d'électrodes positives pour les accumulateurs Lithium Ion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Study of the physicochemical and electrochemical properties of glassy oxides as positive electrode active materials for Sustainable and High Energy Density Li-ion and Na-Ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexi Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier USTV 2023 - Propriétés physiques des verres de la basse à la haute température</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Avignon, France. 2023</w:t>
+              <w:t xml:space="preserve">ABAA-14 - The 14th International Conference on Advanced Lithium Batteries for Automobile Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ho Chi Minh, Vietnam. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04170025v1</w:t>
+                <w:t xml:space="preserve">cea-04740576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-can incineration and vitrification process: glass formulation and glass melt/liquid metal interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etudes des propriétés électriques de systèmes verriers phosphatiques pour une application en tant que matériaux d'électrodes positives pour les accumulateurs Lithium Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nimes, France. , 2023</w:t>
+              <w:t xml:space="preserve">Atelier USTV 2023 - Propriétés physiques des verres de la basse à la haute température</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Avignon, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04468297v2</w:t>
+                <w:t xml:space="preserve">cea-04170025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New oxide glass cathode materials for sustainable and high-energy density lithium batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In-can incineration and vitrification process: glass formulation and glass melt/liquid metal interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bardez-Giboire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Quintas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States. , 2023</w:t>
+              <w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nimes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04799490v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04468297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical properties of glassy oxides as positive electrode active materials of Li-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New oxide glass cathode materials for sustainable and high-energy density lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taos Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perret Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîmes, France. 2023</w:t>
+              <w:t xml:space="preserve">2023 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04605510v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04799490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the physicochemical and electrochemical properties of glassy oxides as positive electrode active materials for Sustainable and High Energy Density Li-ion and Na-Ion batteries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the physicochemical properties of glassy oxides as positive electrode active materials of Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexi Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Perret</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABAA-14 - The 14th International Conference on Advanced Lithium Batteries for Automobile Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ho Chi Minh, Vietnam. , 2023</w:t>
+              <w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04740576v1</w:t>
+                <w:t xml:space="preserve">cea-04605510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster pour les journées Scientifiques de l'ISEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taos Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4201,51 +4201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of Mg and Mg alloys in a Na-geopolymer and in its Synthetic Pore Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca E. Torres Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,77 +4296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Reduction at Glassy Carbon Electrode in the Presence of Pyridine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">222nd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4400,77 +4400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrografting of Pyridine for Electrochemical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elecnano4 - 7th ECHEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4536,51 +4536,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'électrocatalyseurs à base de pyridine pour la réduction du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Agullo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université du Québec à Montréal, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4697,51 +4697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A3C535A"/>
+    <w:nsid w:val="65D32385"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4928,51 +4928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-agullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1919-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Araujo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mucci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137879" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agullo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;langer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701745" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301325v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1305675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canesi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048757" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.054209jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3652841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05396880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04719793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Cardoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trenty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. Torres Bautista" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601420v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02978503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trepy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799490v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Damien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605510v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740576v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-agullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1919-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agullo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1305675" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;langer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701745" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canesi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048757" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.054209jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3652841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05396880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04719793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Cardoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trenty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. Torres Bautista" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02978503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trepy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Damien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>