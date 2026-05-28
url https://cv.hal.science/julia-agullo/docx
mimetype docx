--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,4642 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4590 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia AGULLO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure-chercheure au CEA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julia-agullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5978-3159</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lPZ5OXkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-1919-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Domaine du nucléaire, conditionenment des déchets nucléaires, stockage d'énergie, matériaux amorphes, corrosion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process for incineration and in can vitrification: glass melt/liquid metal interactions and the multiphasic package</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 368, pp.136690. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04605511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and rheology of Na2O-CaO-Al2O3-SiO2 melt in the vitrification of technological waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sierk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma Pereira Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Glass Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.227-242. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijag.16660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04672991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary to quaternary Mo-based phosphate glasses cathodes Li-batteries: Influence of Mo substitution by Fe and Mn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 382, pp.137879. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redox behavior of ruthenium in nuclear glass melt: ruthenium dioxide reduction reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 545, pp.152650. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03065017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical dissolution of magnetite electroplated coatings on titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 260, pp.890-897. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary electrochemical corrosion monitoring of iron in mixture cement paste–bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Engineering, Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (sup1), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1478422X.2017.1305675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Behavior of Pyridinium and N-Methyl Pyridinium Cations in Aqueous Electrolytes for CO2 Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (1), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.201701745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Surface Hydrogen Atoms in the Electrochemical Reduction of Pyridine and CO2 in Aqueous Electrolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lebègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemElectroChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (6), pp.1013-1017. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/celc.201402065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and Reactivity of 3-Diazopyridinium Cations and Influence on Their Reductive Electrografting on Glassy Carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Schaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (10), pp.4889-4895. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la2048757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Glassy Carbon Electrode by Electrografting of In Situ Generated 3-diazopyridinium Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 159 (9), pp.H758-H764. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.054209jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Glassy Carbon Electrode with Pyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35 (36), pp.19-26. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3652841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Phosphate-Based Oxide Glasses as Cathode Materials for Lithium-Ion Batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on the Physics of Non-Crystalline Solids (PNCS17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05396880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide glass cathode materials for lithium-ion batteries applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Annual Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04719793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-free oxide glasses: Interesting positive electrode materials for Li-ion and Na-ion Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise van Roekeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2024 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between glass melt and liquid metal during high temperature process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Mure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hugon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nouvelle Orléans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04244551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glass formulation approach for mixed technological waste vitrification involving a rheological study of NCAS glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norma-Maria Pereira Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bardez-Giboire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOMD 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04733727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodes positives à haute densité d'énergie à base de verres pour accumulateurs Lithium-Ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical corrosion monitoring of iron in mixture cement paste – bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LTC 2016 — 6th International Workshop on Long-term Prediction of Corrosion Damage in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion modelling of iron for long term prediction in nuclear waste repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Trenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Corrosion Congress, EUROCORR 2016, Vol 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.2621-2628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02442344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of general and galvanic corrosion of Mg alloys in Na-geopolymer / NaF and its synthetic pore solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca E. Torres Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Corrosion Congress, EUROCORR 2016, Vol 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.2665-2678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude électrochimique de la dissolution de la magnétite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees d'Electrochimie (JE - 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02509159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of geopolymers conductivity as binder for encapsulation of metallic nuclear waste by impedance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Electrochemical Methods in Corrosion Research - EMCR 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troia, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion monitoring in mixture cement paste - Bentonite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global 2015 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.2242-2245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02500833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion behaviour of Mg alloys cladding from nuclear reactors fuel in alkaline solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L’hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Corrosion Congress, EUROCORR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Pisa, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02978503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Activating Solution and the addition of NaF on Metakaolin-Based Geopolymer Physico-Chemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Trepy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie L’hostis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUWCEM 2014 - 2. International Symposium on Cement-based Materials for Nuclear Waste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Avignon, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Glassy Carbon Electrode with Pyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">219th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Electrochemical Society, May 2011, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation and cathode properties of iron based oxide glasses for sustainable and high-energy density lithium-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICG Spring School 2024 - Glass for a sustainable future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Lloret del Mar, Spain. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04844465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanadium-free oxide glasses: Promising positive electrode material for Li-Ion and Na-Ion Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Mucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise van Roekeghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Battery 2030+ Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Grenoble, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the physicochemical and electrochemical properties of glassy oxides as positive electrode active materials for Sustainable and High Energy Density Li-ion and Na-Ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABAA-14 - The 14th International Conference on Advanced Lithium Batteries for Automobile Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Ho Chi Minh, Vietnam. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04740576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes des propriétés électriques de systèmes verriers phosphatiques pour une application en tant que matériaux d'électrodes positives pour les accumulateurs Lithium Ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier USTV 2023 - Propriétés physiques des verres de la basse à la haute température</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Avignon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-can incineration and vitrification process: glass formulation and glass melt/liquid metal interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bardez-Giboire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Quintas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nimes, France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04468297v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New oxide glass cathode materials for sustainable and high-energy density lithium batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Boston, United States. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04799490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the physicochemical properties of glassy oxides as positive electrode active materials of Li-ion batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexi Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SumGlass 2023 - 3rd Summer School on nuclear and industrial glasses for energy transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nîmes, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04605510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster pour les journées Scientifiques de l'ISEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taos Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'ISEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, CEA Marcoule, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04170023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion of Mg and Mg alloys in a Na-geopolymer and in its Synthetic Pore Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanca E. Torres Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Muzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bataillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LTC 2016 — 6th International Workshop on Long-term Prediction of Corrosion Damage in Nuclear Waste Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Toronto, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Reduction at Glassy Carbon Electrode in the Presence of Pyridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">222nd ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3652841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrografting of Pyridine for Electrochemical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bélanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elecnano4 - 7th ECHEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1.3652841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation d'électrocatalyseurs à base de pyridine pour la réduction du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Agullo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université du Québec à Montréal, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04601437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4697,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65D32385"/>
+    <w:nsid w:val="2BE48D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4928,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-agullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1919-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081090v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Guyot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137879" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301323v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agullo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.063" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1305675" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;langer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701745" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301318v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canesi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048757" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.054209jes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600873v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3652841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05396880v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04719793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Cardoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740577v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442344v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trenty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. Torres Bautista" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02978503v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trepy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733087v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844465v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170025v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Damien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170023v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601430v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601427v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julia-agullo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5978-3159" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lPZ5OXkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-1919-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605511v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardez-Giboire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quintas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04672991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sierk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Pereira Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16660" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delano&#235;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime de Araujo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Guyot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137879" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agullo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.12.063" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301325v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478422X.2017.1305675" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601235v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leb&#232;gue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;langer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201701745" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Morin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201402065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301321v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Canesi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Schaper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2048757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.054209jes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3652841" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05396880v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Simonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04719793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexi Cardoso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740577v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise van Roekeghem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gonon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04244551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Perret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hugon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04733727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma-Maria Pereira Machado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Martinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601248v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trenty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca E. Torres Bautista" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601420v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bataillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02978503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambertin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trepy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733087v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844465v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04740576v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04468297v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bardez-Giboire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04799490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Damien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martinet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04605510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04170023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601430v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601428v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04601437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>