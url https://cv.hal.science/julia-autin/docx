--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Autin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of the southern Atlantic seafloor spreading machine without hot-mantle booster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1195. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28364-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-axial deformation in oceanic lower crust: Insights from seismic reflection profiles in the Enderby Basin and comparison with the Oman ophiolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 554, pp.116698. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of serpentinization and magmatism in the formation of decoupling interfaces at magma-poor rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmar Müntener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry D. Karner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.102882. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of basalts related to incipient oceanization: The example from the Alpine‐Tethys OCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méderic Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Epin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the magma-rich versus magma-poor rifted margin archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Harkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.23-47. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP476.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic basement roughness alongside magma-poor rifted margins: insight into initial seafloor spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (2), pp.900 - 915. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can asymmetric detachment faults generate symmetric Ocean Continent Transitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Argentine margin inferred from 3D gravity and temperature modelling, Colorado Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-J. Götze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical fingerprints of hyper-extended, exhumed and embryonic oceanic domains: the example from the Iberia–Newfoundland rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.185 - 205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-016-9277-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault systems at hyper-extended rifted margins and embryonic oceanic crust: Structural style, evolution and relation to magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonomagmatic evolution of the final stages of rifting along the deep conjugate Australian-Antarctic magma-poor rifted margins : Contstraints from seismic observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00876910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rift to break-up evolution of the Gulf of Aden: Insights from 3D numerical lithospheric-scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.65-79. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorado Basin 3D structure and evolution, Argentine passive margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahie Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the Colorado Basin, offshore Argentina, inferred from seismo-stratigraphy and depositional rates analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Di Primio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 604, pp.245-263. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing millennial tree ring chronologies in the fire-prone North American boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arseneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bégin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.201 - 292. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00452873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANR project &amp;quot;FirstMove&amp;quot;: first movements of divergence between future tectonic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and death of a triple junction: The example of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest stages of deformation leading to breakup of the Australian-Antarctic rifted margins: new constraints from deep seismic observations and potential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'impact carbone lié aux activités de recherche au sein de ITES et propositions pour leur réduction par le groupe de Réflexion pour une Réduction de notre Empreinte Ecologique [GRREE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 28e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from Marine Geophysics to Study Rifted Margins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Péron-Pinvidic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Rifted Margins 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-119-98692-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986928.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchirure continentale et segmentation du Golfe d'Aden Oriental en contexte de rifting oblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00633368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief du socle et des failles qui l’affectent dans le Bassin du Colorado, sur la marge Ouest du continent Sud-Américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01886966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouées des canons lors de la campagne sismique Encens II au large de l'Oman en 2006 sur l'Atalante. ©&amp;quot;Equipage d'Encens II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00943131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Autin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of the southern Atlantic seafloor spreading machine without hot-mantle booster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1195. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28364-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-axial deformation in oceanic lower crust: Insights from seismic reflection profiles in the Enderby Basin and comparison with the Oman ophiolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 554, pp.116698. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of serpentinization and magmatism in the formation of decoupling interfaces at magma-poor rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmar Müntener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry D. Karner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.102882. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of basalts related to incipient oceanization: The example from the Alpine‐Tethys OCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méderic Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Epin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic basement roughness alongside magma-poor rifted margins: insight into initial seafloor spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (2), pp.900 - 915. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the magma-rich versus magma-poor rifted margin archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Harkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.23-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP476.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Argentine margin inferred from 3D gravity and temperature modelling, Colorado Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-J. Götze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can asymmetric detachment faults generate symmetric Ocean Continent Transitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical fingerprints of hyper-extended, exhumed and embryonic oceanic domains: the example from the Iberia–Newfoundland rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.185 - 205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-016-9277-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault systems at hyper-extended rifted margins and embryonic oceanic crust: Structural style, evolution and relation to magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonomagmatic evolution of the final stages of rifting along the deep conjugate Australian-Antarctic magma-poor rifted margins : Contstraints from seismic observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rift to break-up evolution of the Gulf of Aden: Insights from 3D numerical lithospheric-scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.65-79. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorado Basin 3D structure and evolution, Argentine passive margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahie Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00876910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the Colorado Basin, offshore Argentina, inferred from seismo-stratigraphy and depositional rates analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Di Primio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 604, pp.245-263. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing millennial tree ring chronologies in the fire-prone North American boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arseneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bégin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.201 - 292. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00452873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANR project &amp;quot;FirstMove&amp;quot;: first movements of divergence between future tectonic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and death of a triple junction: The example of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest stages of deformation leading to breakup of the Australian-Antarctic rifted margins: new constraints from deep seismic observations and potential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'impact carbone lié aux activités de recherche au sein de ITES et propositions pour leur réduction par le groupe de Réflexion pour une Réduction de notre Empreinte Ecologique [GRREE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 28e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from Marine Geophysics to Study Rifted Margins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Péron-Pinvidic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Rifted Margins 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-119-98692-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986928.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchirure continentale et segmentation du Golfe d'Aden Oriental en contexte de rifting oblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00633368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief du socle et des failles qui l’affectent dans le Bassin du Colorado, sur la marge Ouest du continent Sud-Américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01886966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouées des canons lors de la campagne sismique Encens II au large de l'Oman en 2006 sur l'Atalante. ©&amp;quot;Equipage d'Encens II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00943131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kusznir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28364-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry D. Karner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102882" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02456734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;deric Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Epin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Harkin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP476.9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx439" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9HXJFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J. G&#246;tze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reichert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stanton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-016-9277-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKBXDFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Brune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.06.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Loegering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahie Anka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vallejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Di Primio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mathey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Suire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ballay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00633368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01886966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00943131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kusznir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28364-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry D. Karner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102882" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02456734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;deric Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Epin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Harkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP476.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J. G&#246;tze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9HXJFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stanton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-016-9277-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKBXDFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Brune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.06.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Loegering" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahie Anka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vallejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Di Primio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mathey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Suire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ballay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00633368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01886966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00943131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>