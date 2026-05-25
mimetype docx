--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Autin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of the southern Atlantic seafloor spreading machine without hot-mantle booster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1195. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28364-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-axial deformation in oceanic lower crust: Insights from seismic reflection profiles in the Enderby Basin and comparison with the Oman ophiolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 554, pp.116698. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of serpentinization and magmatism in the formation of decoupling interfaces at magma-poor rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmar Müntener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry D. Karner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.102882. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of basalts related to incipient oceanization: The example from the Alpine‐Tethys OCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méderic Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Epin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic basement roughness alongside magma-poor rifted margins: insight into initial seafloor spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (2), pp.900 - 915. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the magma-rich versus magma-poor rifted margin archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Harkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.23-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP476.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Argentine margin inferred from 3D gravity and temperature modelling, Colorado Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-J. Götze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can asymmetric detachment faults generate symmetric Ocean Continent Transitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical fingerprints of hyper-extended, exhumed and embryonic oceanic domains: the example from the Iberia–Newfoundland rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.185 - 205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-016-9277-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault systems at hyper-extended rifted margins and embryonic oceanic crust: Structural style, evolution and relation to magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonomagmatic evolution of the final stages of rifting along the deep conjugate Australian-Antarctic magma-poor rifted margins : Contstraints from seismic observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rift to break-up evolution of the Gulf of Aden: Insights from 3D numerical lithospheric-scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.65-79. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorado Basin 3D structure and evolution, Argentine passive margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahie Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00876910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the Colorado Basin, offshore Argentina, inferred from seismo-stratigraphy and depositional rates analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Di Primio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 604, pp.245-263. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing millennial tree ring chronologies in the fire-prone North American boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arseneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bégin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.201 - 292. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00452873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANR project &amp;quot;FirstMove&amp;quot;: first movements of divergence between future tectonic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and death of a triple junction: The example of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest stages of deformation leading to breakup of the Australian-Antarctic rifted margins: new constraints from deep seismic observations and potential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'impact carbone lié aux activités de recherche au sein de ITES et propositions pour leur réduction par le groupe de Réflexion pour une Réduction de notre Empreinte Ecologique [GRREE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 28e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from Marine Geophysics to Study Rifted Margins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Péron-Pinvidic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Rifted Margins 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-119-98692-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986928.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchirure continentale et segmentation du Golfe d'Aden Oriental en contexte de rifting oblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00633368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief du socle et des failles qui l’affectent dans le Bassin du Colorado, sur la marge Ouest du continent Sud-Américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01886966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouées des canons lors de la campagne sismique Encens II au large de l'Oman en 2006 sur l'Atalante. ©&amp;quot;Equipage d'Encens II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00943131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julia Autin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition of the southern Atlantic seafloor spreading machine without hot-mantle booster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Kusznir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Masquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.1195. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-28364-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-axial deformation in oceanic lower crust: Insights from seismic reflection profiles in the Enderby Basin and comparison with the Oman ophiolite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Ceuleneer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rospabé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 554, pp.116698. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of serpentinization and magmatism in the formation of decoupling interfaces at magma-poor rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmar Müntener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry D. Karner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.102882. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characteristics of basalts related to incipient oceanization: The example from the Alpine‐Tethys OCTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méderic Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Epin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.75-88. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02456734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oceanic basement roughness alongside magma-poor rifted margins: insight into initial seafloor spreading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212 (2), pp.900 - 915. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the magma-rich versus magma-poor rifted margin archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tugend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nirrengarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Harkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 476, pp.23-47. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP476.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can asymmetric detachment faults generate symmetric Ocean Continent Transitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep structure of the Argentine margin inferred from 3D gravity and temperature modelling, Colorado Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-J. Götze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical fingerprints of hyper-extended, exhumed and embryonic oceanic domains: the example from the Iberia–Newfoundland rifted margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasha Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (3), pp.185 - 205. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11001-016-9277-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault systems at hyper-extended rifted margins and embryonic oceanic crust: Structural style, evolution and relation to magma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonomagmatic evolution of the final stages of rifting along the deep conjugate Australian-Antarctic magma-poor rifted margins : Contstraints from seismic observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.51-64. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of thermal weakening and buoyancy forces on rift localization: Field evidences from the Gulf of Aden oblique rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.80-97. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00876910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-existing oblique transfer zones and transfer/transform relationships in continental margins: New insights from the southeastern Gulf of Aden, Socotra Island, Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.32-50. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.07.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rift to break-up evolution of the Gulf of Aden: Insights from 3D numerical lithospheric-scale modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 607, pp.65-79. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.06.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorado Basin 3D structure and evolution, Argentine passive margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Scheck-Wenderoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahie Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2013.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic evolution of the Colorado Basin, offshore Argentina, inferred from seismo-stratigraphy and depositional rates analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus J. Loegering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Anka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Di Primio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 604, pp.245-263. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TECTO.2013.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing millennial tree ring chronologies in the fire-prone North American boreal forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arseneault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Gennaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bégin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.201 - 292. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From rifting to oceanic spreading in the Gulf of Aden: a synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (5), pp.859-901. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12517-011-0475-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism, jump and propagation on the Sheba ridge, eastern Gulf of Aden: segmentation evolution and implications for oceanic accretion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.535-551. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04448.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00452873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 180 (2), pp.501-519. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04424.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent off-axis volcanism in the eastern Gulf of Aden: Implications for plume-ridge interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Tiberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemence Basuyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 293 (1-2), pp.140-153. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.02.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog models of oblique rifting in a cold lithosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (6), pp.TC6016. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010TC002671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted styles of rifting in the eastern Gulf of Aden: A combined wide-angle, multichannel seismic, and heat flow survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (7), pp.Q07004. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-rift volcanism and high heat-flow at the ocean-continent transition of the eastern Gul of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lucazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Goutorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2009.00883.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00420541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ANR project &amp;quot;FirstMove&amp;quot;: first movements of divergence between future tectonic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth and death of a triple junction: The example of the Bay of Biscay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Mathey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schaming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest stages of deformation leading to breakup of the Australian-Antarctic rifted margins: new constraints from deep seismic observations and potential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianreto Manatschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Munschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Beslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Razin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00853597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l'impact carbone lié aux activités de recherche au sein de ITES et propositions pour leur réduction par le groupe de Réflexion pour une Réduction de notre Empreinte Ecologique [GRREE]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debasseux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gobillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Feffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jouniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 28e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from Marine Geophysics to Study Rifted Margins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Péron-Pinvidic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Rifted Margins 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2022, 978-1-119-98692-8. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986928.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchirure continentale et segmentation du Golfe d'Aden Oriental en contexte de rifting oblique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géologie appliquée. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00633368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief du socle et des failles qui l’affectent dans le Bassin du Colorado, sur la marge Ouest du continent Sud-Américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer graphics. France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (image de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01886966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouées des canons lors de la campagne sismique Encens II au large de l'Oman en 2006 sur l'Atalante. ©&amp;quot;Equipage d'Encens II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Autin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-00943131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId144"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kusznir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28364-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry D. Karner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102882" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02456734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;deric Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Epin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Harkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP476.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257562v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J. G&#246;tze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222004v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9HXJFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stanton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-016-9277-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKBXDFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Brune" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.06.029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847138v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Loegering" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahie Anka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vallejo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Di Primio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mathey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Suire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ballay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00633368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01886966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00943131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Kusznir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Masquelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Werner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-28364-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ceuleneer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rospab&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116698" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tugend" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmar M&#252;ntener" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garry D. Karner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102882" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02456734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;deric Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ulrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Epin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12438" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661170v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nirrengarten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx439" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778599v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Harkin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP476.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SD9HXJFT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257562v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-J. G&#246;tze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reichert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.11.023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661154v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Stanton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11001-016-9277-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKBXDFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Munschy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003850" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00876910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKS765NR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Razin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.07.036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N517H4HJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932260v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Brune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.06.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Scheck-Wenderoth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus J. Loegering" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahie Anka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Vallejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Anka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Di Primio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TECTO.2013.02.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515844v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arseneault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gennaretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves B&#233;gin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA81DA3E6C2602254D66E14563702003EB0AB23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00452873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04448.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Basuyau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.02.036" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonneville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goutorbe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2009.00883.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GKH3L40P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Mathey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Suire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ballay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17089" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725734v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schaming" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10658" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299688v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debasseux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986928.ch4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00633368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01886966v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-00943131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>