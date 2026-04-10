--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -230,1116 +230,1116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04287575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genette et les SIC, une filiation inversée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jeanneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, p. 49-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les médiations architecturales dans l’aménagement culturel. Ethnographie visuelle de la bibliothèque de l’Alcazar à Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Social Uses of 3D Geovisualizations: Lessons Learned from Action-Research Projects in the Field of Flood Mitigation Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (2), pp.84. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8020084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijgi8020084⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02912565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agir documentaire, une politique du détail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 199, pp.91-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.199.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les données urbaines comme de nouvelles cultures de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (36), pp.7-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20796⟩</w:t>
+                <w:t xml:space="preserve">hal-02420130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard pluridisciplinaire sur les usages sociaux de géovisualisations 3D pour la sensibilisation au risque d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.69 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Genette et les SIC, une filiation inversée ?</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation culturelle vidée de l’institution ? Qualifier les figurations de l’autorité dans des sites web contributifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Jeanneret</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 202, p. 49-66</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2017 (192), pp.67 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0336150017012054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Marcel Vogt</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens collectif de l'écran dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00038⟩</w:t>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Métamorphose des écrans : multiplication, 5 (1), pp.87-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Humanités numériques et SIC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Humanités numériques et SIC, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Votre mémoire culturelle » : entre logistique numérique de la recommandation et médiation patrimoniale. Le cas de Sens Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pratiques d'espace. Les médiations du patrimoine vers la culture numérique ?, 45, pp.129-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réflexivité médiatique pour les Humanités numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Patrimoine et collections numériques : politiques, pratiques professionnelles, usages et dispositifs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Visualisations urbaines et partage des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jarrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2017 (192), pp.67 - 82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0336150017012054⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2014 (180), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla.180.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carayol</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer les images en Sciences de l'information et de la communication : semiose, eikones, montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Humanités numériques et SIC, 8, </w:t>
-[...327 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, http://rfsic.revues.org/530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1425,187 +1425,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une esthétique renouvelée de la « scène de lecture » : l’iconographie publicitaire de la lecture sur les tablettes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation en « kit » : l’horizon funèbre de l’idéal participatif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 79, pp.29-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaderni.618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967856v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01967858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BD : le pari de la matérialité La bande dessinée aux prises avec la « machinerie éditoriale » du smartphone</w:t>
               </w:r>
@@ -2611,50 +2611,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le devenir-archive de la photographie numérique: le cas des énonciations ordinaires de la ville sur les réseaux sociaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.223-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Documenter le renouvellement urbain : le devenir-archive des énonciations ordinaires de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2663,773 +2745,691 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international franco-brésilien MUSSI 2018 – Médiations des savoirs : la mémoire dans la construction documentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médiations numériques de la culture et mobilité des valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.223-231</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche universitaire, La question du "re-"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual enunciation in the digital mediatization of territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Des données à l’information : enjeux et pratiques de visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations visuelles de la lecture d’écran. Captures, découpages, montages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Visualiser des données visuelles : stratégies énonciatives et enjeux sémiotiques, FNRS/Université de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation culturelle vidée de l’institution ? Qualifier les figurations de l’autorité dans des sites web contributifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Des données à l’information : enjeux et pratiques de visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ? ISCC/CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Médiations numériques de la culture et mobilité des valeurs</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’édition numérique éprouve la lisibilité : formes écrites non durables et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche universitaire, La question du "re-"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque international ECRIDIL - PROJEKT (Université de Nîmes, Institut ACTE UMR 8218) et Carré d’Art Bibliothèques (Ville de Nîmes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on (encore) flâner en Smart City ? les modèles d'urbanité &amp;quot;intelligente&amp;quot; en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forschungskolloquium am Frankreich-Zentrum, Universität Freiburg-im-Brisgau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Freiburg-im-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Valérie Croissant</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lire un extrait » : médiations de la lecture numérique des livres d’images dans les librairies et les bibliothèques en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ? ISCC/CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Ebook – Pratiques et usages d’écrans, ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand l’édition numérique éprouve la lisibilité : formes écrites non durables et reconnaissance</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephémères numériques et Glitches : approche visuelle de la médiation de l’écran numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ECRIDIL - PROJEKT (Université de Nîmes, Institut ACTE UMR 8218) et Carré d’Art Bibliothèques (Ville de Nîmes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg - Association Française de sémiotique, Jul 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville dans sa dataviz et son portrait. Principes de la représentation par la visualisation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Agir sur/dans la ville. Art et politique dans l’espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, MONS, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835974v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01196030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « dataviz » : états de la donnée</w:t>
               </w:r>
@@ -3616,562 +3616,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production photographique de l'évolution paysagère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jarrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire, parler, documenter : enjeux normatifs et pratiques situées de l'expression dans les procédures de débat public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La production photographique de l'évolution paysagère.</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « regard » public : le cas des Observatoires photographiques du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jarrigeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">135ème Congrès national des Sociétés historiques et scientifiques. « Paysages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des rapports de pouvoir dans les nouvelles médiations du politique : analyse des modèles d’écriture et des régimes d’auctorialité dans les dispositifs de délibération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927109v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 18 : La communication politique : dispositifs, défis, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « délibération » comme observable : une question de communication. Le cas du site web participatif Ideal-Eu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société française des Sciences de l’information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs participatifs dans la communication de l’Union Européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 15 : La communication des institutions de pouvoir. Nouvelles approches, nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le « regard » public : le cas des Observatoires photographiques du paysage</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pour une culture de la participation » (Une expérience singulière de qualification : la Formation à l’Animation d’Espaces Publics Urbains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie participative en Europe. Lerass/Sciences de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4379,51 +4379,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOOD AR : utiliser des modèles 3D temporels interactifs pour la sensibilisation au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Edert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données urbaines - Questions de communication, n°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5380,233 +5380,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire un mémoire en sciences de l'information et de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Seurrat. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172, 2014, Les fondamentaux de la Sorbonne Nouvelle, 978-2-87854-647-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Figures de la « variation » médiatique : stratégies, discours, dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Flon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dossier 2014 (15/3), p.3-10, 2014, Les Enjeux de l'Information et de la communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196019v1</w:t>
-              </w:r>
-[...129 lines deleted...]
-                <w:t xml:space="preserve">halshs-01709074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de lecture. Médiations d’une pratique culturelle</w:t>
               </w:r>
@@ -5680,221 +5680,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes culturelles de la communication scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mikaël Chambru, Muriel Lefebvre, Elsa Poupardin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-146, 2025, 9782706156526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Toujours bien recommandable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurie Schmitt; Vincent Bullich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plateformes de vidéos à la demande en France. Au-delà de Netflix et YouTube</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 319-330 ; https://eac.ac/articles/9162, 2025, 9782813005298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9162⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05423432v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-05423467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Web a Semiodiscursive Object?</w:t>
               </w:r>
@@ -5973,217 +5973,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Massou, Patrick MPondo-Dicka, Nathalie Pinède. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-65, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783342v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre X. Pluralité et antériorité des objets et des méthodes</w:t>
               </w:r>
@@ -6465,450 +6465,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire au pluriel : pratique, objet concept d’une démarche communicationnelle et collective</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Bonaccorsi Julia; Sarah Cordonnier. </w:t>
+                <w:t xml:space="preserve">Perspectives de recherche critique sur la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.i-viii, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.205-232, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.1605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01967868v1</w:t>
+                <w:t xml:space="preserve">halshs-01967874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territorialités multiples du terrain dans l’enquête</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
+                <w:t xml:space="preserve">L’amateur de musique à cinq pattes. Énonciations industrielles de la pratique culturelle et poétiques du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Croissant Valérie, (dir), (2019), L’avis des autres. Prescription et recommandation culturelles à l’ère numérique, éditions des archives contemporaines, Collection Ère numérique - Lab ELICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 63-79, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire au pluriel : pratique, objet concept d’une démarche communicationnelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.7-19, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.i-viii, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1589⟩</w:t>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">halshs-01967868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes, une poétique du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.1-5, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1588⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01967871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Perspectives de recherche critique sur la ville intelligente</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territorialités multiples du terrain dans l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.205-232, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.7-19, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1605⟩</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-02005513v1</w:t>
+                <w:t xml:space="preserve">halshs-01967873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclarer l’appropriation : de son industrialisation dans la médiatisation numérique à sa valorisation politique et pratique</w:t>
               </w:r>
@@ -7056,341 +7056,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale. Ressorts d’une perspective critique sur l’Open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Paquienséguy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Open data. Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives contemporaines, p. 117-124, 2016, 9782813001856</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde de l’Open data : les jeux sémiotiques et esthétiques de la «visualisation » comme rhétorique de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sémir Badir; François Provenzano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques émergentes et pensée du medium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sémiologie de la bande dessinée numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-134, 2016, Les essentiels d'Hermès, 978-2-271-08759-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20622⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01289000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches sémiologiques du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Barats. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser le web en Sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.125-141, 2016, 9782200286279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967779v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01322302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux textes et éphémères à l’écran : la lecture numérique dans les interstices du lisible</w:t>
               </w:r>
@@ -7443,199 +7443,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Observatoires photographiques ou la production d'un regard public sur le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jarrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Tardy / Patrice Baudry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations documentaires des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.78-104, 2014, Nouvelles Études anthropologiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le « tournant délibératif » de la politique de communication de l’UE et ses paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Aldrin; Nicolas Hubé; Caroline Ollivier-Yaniv; Jean-Michel Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, 2868209017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196026v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00942069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions, empreintes et ubiquités : analyse intermédiatique d’un faire œuvre en bande dessinée</w:t>
               </w:r>
@@ -7780,51 +7780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de communication numériques et nouvelles formes de médiation du politique, le cas du site web d’Ideal-EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aghababaie M. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et enjeux des dispositifs de médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy (« Série Actes »), pp.65-78, 2010</w:t>
@@ -9309,51 +9309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01092387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.180.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009350ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2007.1391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2001.3057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967825v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1587" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967873v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1589" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1605" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Design_et_innovation_dans_la_cha%C3%AEne_du_livre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20622" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798455v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01092387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.180.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009350ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2007.1391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2001.3057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9162" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1605" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1588" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1589" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Design_et_innovation_dans_la_cha%C3%AEne_du_livre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20622" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>