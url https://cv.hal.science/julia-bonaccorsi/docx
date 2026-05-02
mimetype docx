--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -230,481 +230,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-04287575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genette et les SIC, une filiation inversée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+                <w:t xml:space="preserve">Les médiations architecturales dans l’aménagement culturel. Ethnographie visuelle de la bibliothèque de l’Alcazar à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Social Uses of 3D Geovisualizations: Lessons Learned from Action-Research Projects in the Field of Flood Mitigation Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8020084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jeanneret</w:t>
+                <w:t xml:space="preserve">hal-02912565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agir documentaire, une politique du détail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 202, p. 49-66</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 199, pp.91-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla1.199.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les données urbaines comme de nouvelles cultures de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (36), pp.7-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.20796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genette et les SIC, une filiation inversée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jeanneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 199, pp.91-113. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 202, p. 49-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyser les données urbaines comme de nouvelles cultures de savoirs</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard pluridisciplinaire sur les usages sociaux de géovisualisations 3D pour la sensibilisation au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,250 +2775,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations visuelles de la lecture d’écran. Captures, découpages, montages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Visualiser des données visuelles : stratégies énonciatives et enjeux sémiotiques, FNRS/Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual enunciation in the digital mediatization of territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Des données à l’information : enjeux et pratiques de visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Louvain-la-Neuve, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Médiations numériques de la culture et mobilité des valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche universitaire, La question du "re-"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Visual enunciation in the digital mediatization of territories</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on (encore) flâner en Smart City ? les modèles d'urbanité &amp;quot;intelligente&amp;quot; en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Des données à l’information : enjeux et pratiques de visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Forschungskolloquium am Frankreich-Zentrum, Universität Freiburg-im-Brisgau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Freiburg-im-Brisgau, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énonciation culturelle vidée de l’institution ? Qualifier les figurations de l’autorité dans des sites web contributifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,195 +3103,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ? ISCC/CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’édition numérique éprouve la lisibilité : formes écrites non durables et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international ECRIDIL - PROJEKT (Université de Nîmes, Institut ACTE UMR 8218) et Carré d’Art Bibliothèques (Ville de Nîmes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967764v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01967844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lire un extrait » : médiations de la lecture numérique des livres d’images dans les librairies et les bibliothèques en ligne</w:t>
               </w:r>
@@ -3616,50 +3616,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire, parler, documenter : enjeux normatifs et pratiques situées de l'expression dans les procédures de débat public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826063v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La production photographique de l'évolution paysagère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3668,155 +3750,319 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « délibération » comme observable : une question de communication. Le cas du site web participatif Ideal-Eu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France. pp.243</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société française des Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs participatifs dans la communication de l’Union Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 15 : La communication des institutions de pouvoir. Nouvelles approches, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question des rapports de pouvoir dans les nouvelles médiations du politique : analyse des modèles d’écriture et des régimes d’auctorialité dans les dispositifs de délibération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826063v2</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Virginie Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique, Atelier 18 : La communication politique : dispositifs, défis, enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « regard » public : le cas des Observatoires photographiques du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3832,303 +4078,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">135ème Congrès national des Sociétés historiques et scientifiques. « Paysages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967825v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01967839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une culture de la participation » (Une expérience singulière de qualification : la Formation à l’Animation d’Espaces Publics Urbains)</w:t>
               </w:r>
@@ -4379,51 +4379,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOOD AR : utiliser des modèles 3D temporels interactifs pour la sensibilisation au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Edert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4923,51 +4923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données urbaines - Questions de communication, n°36</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5680,221 +5680,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toujours bien recommandable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurie Schmitt; Vincent Bullich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les plateformes de vidéos à la demande en France. Au-delà de Netflix et YouTube</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 319-330 ; https://eac.ac/articles/9162, 2025, 9782813005298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes culturelles de la communication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mikaël Chambru, Muriel Lefebvre, Elsa Poupardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-146, 2025, 9782706156526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423467v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05423432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Web a Semiodiscursive Object?</w:t>
               </w:r>
@@ -5973,217 +5973,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Group</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-65, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783342v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">hal-03884568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Massou, Patrick MPondo-Dicka, Nathalie Pinède. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, ISTE, p. 39-65, 2022, 9781789491036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884568v1</w:t>
+                <w:t xml:space="preserve">hal-03783342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre X. Pluralité et antériorité des objets et des méthodes</w:t>
               </w:r>
@@ -6245,345 +6245,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03277655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ville documentée par la bande dessinée : dialogue entre photographie et dessin dans Photo de la favela d’André Diniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville en planches. Bande dessinée et mondes urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.15-34, 2021, 9791037008367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Pélissier; Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques. Positions et propositions des SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFSIC; CPdirsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-170, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de recherche critique sur la ville intelligente</w:t>
+                <w:t xml:space="preserve">Les territorialités multiples du terrain dans l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.205-232, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.7-19, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.1605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17184/eac.1589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01967874v1</w:t>
+                <w:t xml:space="preserve">halshs-01967873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire au pluriel : pratique, objet concept d’une démarche communicationnelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Sarah Cordonnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.i-viii, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes, une poétique du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.1-5, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amateur de musique à cinq pattes. Énonciations industrielles de la pratique culturelle et poétiques du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6599,316 +6776,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croissant Valérie, (dir), (2019), L’avis des autres. Prescription et recommandation culturelles à l’ère numérique, éditions des archives contemporaines, Collection Ère numérique - Lab ELICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 63-79, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Bonaccorsi Julia; Sarah Cordonnier. </w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives de recherche critique sur la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.i-viii, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.1587⟩</w:t>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.205-232, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">halshs-01967873v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclarer l’appropriation : de son industrialisation dans la médiatisation numérique à sa valorisation politique et pratique</w:t>
               </w:r>
@@ -7056,341 +7056,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le monde de l’Open data : les jeux sémiotiques et esthétiques de la «visualisation » comme rhétorique de la transparence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sémir Badir; François Provenzano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques émergentes et pensée du medium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie de la bande dessinée numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande dessinée et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-134, 2016, Les essentiels d'Hermès, 978-2-271-08759-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches sémiologiques du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Barats. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyser le web en Sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.125-141, 2016, 9782200286279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale. Ressorts d’une perspective critique sur l’Open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open data. Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives contemporaines, p. 117-124, 2016, 9782813001856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322302v1</w:t>
-              </w:r>
-[...239 lines deleted...]
-                <w:t xml:space="preserve">hal-01967779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux textes et éphémères à l’écran : la lecture numérique dans les interstices du lisible</w:t>
               </w:r>
@@ -7443,50 +7443,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le « tournant délibératif » de la politique de communication de l’UE et ses paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Aldrin; Nicolas Hubé; Caroline Ollivier-Yaniv; Jean-Michel Utard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, 2868209017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires photographiques ou la production d'un regard public sur le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7499,143 +7585,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Tardy / Patrice Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations documentaires des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.78-104, 2014, Nouvelles Études anthropologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942069v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01196026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions, empreintes et ubiquités : analyse intermédiatique d’un faire œuvre en bande dessinée</w:t>
               </w:r>
@@ -7780,51 +7780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de communication numériques et nouvelles formes de médiation du politique, le cas du site web d’Ideal-EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aghababaie M. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et enjeux des dispositifs de médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy (« Série Actes »), pp.65-78, 2010</w:t>
@@ -9309,51 +9309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967883v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967880v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420130v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20796" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01092387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.180.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009350ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2007.1391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2001.3057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967843v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423467v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423432v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9162" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008367" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967874v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1605" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005513v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967868v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1587" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967871v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1588" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967873v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1589" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Design_et_innovation_dans_la_cha%C3%AEne_du_livre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322302v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20622" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967779v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01092387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.180.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009350ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2007.1391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2001.3057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1589" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1587" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Design_et_innovation_dans_la_cha%C3%AEne_du_livre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>