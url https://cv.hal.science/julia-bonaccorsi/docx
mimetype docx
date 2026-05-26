--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -836,510 +836,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Humanités numériques et SIC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Humanités numériques et SIC, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sens collectif de l'écran dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Métamorphose des écrans : multiplication, 5 (1), pp.87-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Votre mémoire culturelle » : entre logistique numérique de la recommandation et médiation patrimoniale. Le cas de Sens Critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pratiques d'espace. Les médiations du patrimoine vers la culture numérique ?, 45, pp.129-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.6467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle réflexivité médiatique pour les Humanités numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Patrimoine et collections numériques : politiques, pratiques professionnelles, usages et dispositifs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Visualisations urbaines et partage des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Carayol</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jarrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (180), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla.180.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiquer les images en Sciences de l'information et de la communication : semiose, eikones, montage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Humanités numériques et SIC, 8, </w:t>
-[...327 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, http://rfsic.revues.org/530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1425,187 +1425,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation en « kit » : l’horizon funèbre de l’idéal participatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79, pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une esthétique renouvelée de la « scène de lecture » : l’iconographie publicitaire de la lecture sur les tablettes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires du livre / Studies in Book Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967858v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01967856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BD : le pari de la matérialité La bande dessinée aux prises avec la « machinerie éditoriale » du smartphone</w:t>
               </w:r>
@@ -2611,50 +2611,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Documenter le renouvellement urbain : le devenir-archive des énonciations ordinaires de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international franco-brésilien MUSSI 2018 – Médiations des savoirs : la mémoire dans la construction documentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le devenir-archive de la photographie numérique: le cas des énonciations ordinaires de la ville sur les réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2663,139 +2745,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médiations et hybridations: construction sociale des savoirs et de l’information. Actes du 4\textsuperscripte colloque MUSSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERiiCO, Jun 2018, Villeneuve d Ascq, France. pp.223-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783092v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01974632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations visuelles de la lecture d’écran. Captures, découpages, montages</w:t>
               </w:r>
@@ -3202,234 +3202,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La ville dans sa dataviz et son portrait. Principes de la représentation par la visualisation de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Agir sur/dans la ville. Art et politique dans l’espace urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, MONS, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Lire un extrait » : médiations de la lecture numérique des livres d’images dans les librairies et les bibliothèques en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ebook – Pratiques et usages d’écrans, ISCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephémères numériques et Glitches : approche visuelle de la médiation de l’écran numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Luxembourg - Association Française de sémiotique, Jul 2015, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196030v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01835974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « dataviz » : états de la donnée</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une culture de la participation » (Une expérience singulière de qualification : la Formation à l’Animation d’Espaces Publics Urbains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nonjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie participative en Europe. Lerass/Sciences de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Toulouse, France. pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4545,64 +4545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et Sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,233 +5380,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Figures de la « variation » médiatique : stratégies, discours, dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Flon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dossier 2014 (15/3), p.3-10, 2014, Les Enjeux de l'Information et de la communication</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire un mémoire en sciences de l'information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Escande-Gauquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Seurrat. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.172, 2014, Les fondamentaux de la Sorbonne Nouvelle, 978-2-87854-647-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Boutin</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01709074v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01196019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de lecture. Médiations d’une pratique culturelle</w:t>
               </w:r>
@@ -5646,51 +5646,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5973,794 +5973,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Web à l’observable complexe : approches sémio-discursives</w:t>
+                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luc Massou, Patrick MPondo-Dicka, Nathalie Pinède. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses des sites web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Group</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-65, 2022, </w:t>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-65, 2022, 9781789491036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9103.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884568v1</w:t>
+                <w:t xml:space="preserve">hal-03783342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du web à l'observable complexe : approches sémio-discursives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                <w:t xml:space="preserve">Chapitre X. Pluralité et antériorité des objets et des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...57 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les Humanités Numériques. Positions et Propositions des SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC - Société Française des Sciences de l'Information &amp; de la Communication; CPDirSIC, pp.185-200, 2021, 978-2-914872-00-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03277655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville documentée par la bande dessinée : dialogue entre photographie et dessin dans Photo de la favela d’André Diniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville en planches. Bande dessinée et mondes urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.15-34, 2021, 9791037008367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre VIII- Apports critiques sur les méthodologies liées aux Humanités Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Verlaet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Pélissier; Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner les humanités numériques. Positions et propositions des SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SFSIC; CPdirsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2021, 978-2-914872-00-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire au pluriel : pratique, objet concept d’une démarche communicationnelle et collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Sarah Cordonnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.7-19, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.i-viii, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Bonaccorsi Julia; Sarah Cordonnier. </w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territorialités multiples du terrain dans l’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.i-viii, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.7-19, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enquêtes, une poétique du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.1-5, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’amateur de musique à cinq pattes. Énonciations industrielles de la pratique culturelle et poétiques du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6776,710 +6694,710 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croissant Valérie, (dir), (2019), L’avis des autres. Prescription et recommandation culturelles à l’ère numérique, éditions des archives contemporaines, Collection Ère numérique - Lab ELICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 63-79, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de recherche critique sur la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bonaccorsi Julia; Cordonnier Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires. Enquête communicationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.205-232, 2019, Ère numérique, 978-2-8130-0307-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.1605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01967874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclarer l’appropriation : de son industrialisation dans la médiatisation numérique à sa valorisation politique et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BASSO FOSSALI Pierluigi et LE GUERN Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appropriation. L’interprétation de l’altérité et l’inscription de soi.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Lambert Lucas, pp.83-99, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'épreuve de la lisibilité : formes écrites non durables et éphémères numériques ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Vial; Marie-Julie Catoir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design et innovation dans la chaîne du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.185-205, 2017, 978-2-13-078883-6. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de France</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/puf.vials.2017.03.0183⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie de la bande dessinée numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande dessinée et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.109-134, 2016, Les essentiels d'Hermès, 978-2-271-08759-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde de l’Open data : les jeux sémiotiques et esthétiques de la «visualisation » comme rhétorique de la transparence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sémir Badir; François Provenzano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques émergentes et pensée du medium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...52 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches sémiologiques du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Barats. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser le web en Sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.125-141, 2016, 9782200286279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale. Ressorts d’une perspective critique sur l’Open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Paquienséguy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open data. Accès, collectivités territoriales et citoyenneté : des problématiques communicationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives contemporaines, p. 117-124, 2016, 9782813001856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux textes et éphémères à l’écran : la lecture numérique dans les interstices du lisible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ducas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles de livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Malais, p. 163-176, 2015, 978-2-9526782-7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « tournant délibératif » de la politique de communication de l’UE et ses paradoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7499,73 +7417,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Aldrin; Nicolas Hubé; Caroline Ollivier-Yaniv; Jean-Michel Utard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'Europe politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2014, 2868209017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Observatoires photographiques ou la production d'un regard public sur le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7585,219 +7503,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Tardy / Patrice Baudry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations documentaires des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.78-104, 2014, Nouvelles Études anthropologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparitions, empreintes et ubiquités : analyse intermédiatique d’un faire œuvre en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Deseilligny Oriane, Ducas, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’auteur en réseau, les réseaux de l’auteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nanterre, pp.87-99, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of the Term Non-public in ordering cultural Initiatives : Analysis of the Modalities of the Term Non-public in public sector literacy Initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luckerhoff Jason, Jacobi Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Looking For Non-publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université du Québec, pp.7-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs de communication numériques et nouvelles formes de médiation du politique, le cas du site web d’Ideal-EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7817,73 +7735,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aghababaie M. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et enjeux des dispositifs de médiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy (« Série Actes »), pp.65-78, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Queneau en photomaton : la récriture du corps photographié comme médiation littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7903,241 +7821,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delbreil, Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raymond Queneau et le corps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Calliopées, pp.241-252, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures appareillées : appropriations de l’œuvre de Raymond Queneau sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuël Souchier</w:t>
+                <w:t xml:space="preserve">Isabelle Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’écriture des médias informatisés. Espaces de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Lavoisier, pp.173-204, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche réflexive des procédures de recherche pour un objet culturel : la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches des questions culturelles en Sciences de l’information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Charles de Gaulle-Lille3, pp.297-305, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8147,405 +8065,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection polyphonique des points de vue de l’Observatoire photographique des paysages de la Vallée de la chimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire photographique des paysages de la Vallée de la chimie - Temps zéro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savant et les fausses notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">écriture et image. Mosaïque. En mémoire d’Yves Jeanneret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p.351-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03518347v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut nous enseigner la photogénie numérique de la ville ?&amp;quot; Conférence La Ville intelligente et apprenante Un atout pour mieux vivre ensemble ?, organisée par le Conseil de Développement du Grand Lyon, l'Association des Amis de l'Université de Lyon, et le Labex IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut nous enseigner la photogénie numérique de la ville ?&amp;quot; Conférence La Ville intelligente et apprenante Un atout pour mieux vivre ensemble ?, organisée par le Conseil de Développement du Grand Lyon, l'Association des Amis de l'Université de Lyon, et le Labex IMU</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Étude sémiologique comparative du packaging des paquets de cigarettes classiques et &amp;quot;neutres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ducard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799525v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Étude sémiologique comparative du packaging des paquets de cigarettes classiques et &amp;quot;neutres</w:t>
+                <w:t xml:space="preserve">halshs-01146692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser les transformations des objets empiriques : nouveaux regards, nouvelles méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8555,51 +8473,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la journée d'étude : conception, réception, capacitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8621,51 +8539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8675,292 +8593,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÉSULTATS DE L’ÉVALUATION LUDOMUSE, EXPÉRIMENTATIONS - Juillet 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Camille Jutant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lesaffre</w:t>
+                <w:t xml:space="preserve">Françoise Paquienséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Elico. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réalité virtuelle et augmentée in situ au service de la sensibilisation du public au risque d’inondation (Rhône-Saône), Projet FLOOD AR. Rapport d'évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Auvergne Rhône Alpes, DREAL, Compagnie Nationale du Rhône. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms de l’espace d’exposition permanente du CECER : valeur évocative et pertinence dénominative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacobi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Elico. 2016</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité Régional Languedoc-Roussillon, Commissariat à l’Energie Atomique-CECER, Marcoule (30). 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...134 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01967849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8970,91 +8888,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fantasmagories de l’écran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Celsa - Université Paris Sorbonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01322308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9064,105 +8982,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux de la critique en littérature de jeunesse en vue de l'élaboration d'un site web à l'université de Lille III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01581501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9309,51 +9227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2942" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01092387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.180.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009350ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2007.1391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2001.3057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974632v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967852v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196019v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884568v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967873v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1589" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967868v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1587" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1588" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798379v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Design_et_innovation_dans_la_cha%C3%AEne_du_livre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0183" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967786v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967832v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518385v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518347v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799525v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322300v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777341v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581501v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-04287575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mazuyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.215.0123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.199.0091" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.20796" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418287v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635245v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Croissant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150017012054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Carayol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1984" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2942" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.6467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01092387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.180.0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1009350ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.618" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150011011070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707782" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01635254v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2007.1391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452193v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/colan.2001.3057" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04760669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jutant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420165v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Andry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labarthe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967845v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Provenzano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974632v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783092v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967842v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967823v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967851v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00826063v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Julliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927109v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000711v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1778" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967807v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Flon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967811v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cordonnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420180v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967801v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raichvarg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196018v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196019v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Boutin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Candel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Escande-Gauqui&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froissart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/articles/9162" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759389v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Analyzing+Websites-p-9781394264940" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783342v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/analyses-des-sites-web/?/48755" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9103.ch2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277655v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008367" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Verlaet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cpdirsic.fr/wp-content/uploads/2019/08/dyresic-web-08-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1587" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967873v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1589" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967871v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1588" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005513v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.1605" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Design_et_innovation_dans_la_cha%C3%AEne_du_livre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.vials.2017.03.0183" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289000v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/communication/7238-bande-dessinee-et-numerique.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20622" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798455v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322302v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942069v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967786v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967793v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967832v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518385v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518347v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799525v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desmarchelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Botero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322300v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777341v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092778v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lesaffre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquiens&#233;guy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacobi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01322308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01581501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>