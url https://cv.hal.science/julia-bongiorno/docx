--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -115,450 +115,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la prosodie émotionnelle dans les enseignements et l'apprentissage de l'anglais langue seconde</w:t>
+                <w:t xml:space="preserve">Perception of High Rising Terminals in the Republic of Ireland: A Preliminary Study of Negative Associations with Stylistic Rises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Enseignants et Chercheurs : Richesse, diversité et variabilité de la langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248984v1</w:t>
+                <w:t xml:space="preserve">hal-05248983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of High Rising Terminals in the Republic of Ireland: A Preliminary Study of Negative Associations with Stylistic Rises</w:t>
+                <w:t xml:space="preserve">De l'importance de la prosodie émotionnelle dans les enseignements et l'apprentissage de l'anglais langue seconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Rencontres Enseignants et Chercheurs : Richesse, diversité et variabilité de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248983v1</w:t>
+                <w:t xml:space="preserve">hal-05248984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonation in Ireland: a cross-sectional study of Dublin, Galway and Cork using the PAC corpora</w:t>
+                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airelle Theveniaut</w:t>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th edition of New Perspectives on Irish English conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cáceres (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248986v1</w:t>
+                <w:t xml:space="preserve">hal-05248987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intonation in Ireland: a cross-sectional study of Dublin, Galway and Cork using the PAC corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airelle Theveniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8th edition of New Perspectives on Irish English conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cáceres (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248987v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs d'atténuation et High Rising Terminals dans le corpus PAC-Dublin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florine Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche en linguistique anglaise du GReMLIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Spoken English varieties: interfaces and multidimensional approaches (16e PAC - 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249024v1</w:t>
+                <w:t xml:space="preserve">hal-05333108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discourse-prosody interface: a study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
               </w:r>
@@ -620,152 +620,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marqueurs d'atténuation et High Rising Terminals dans le corpus PAC-Dublin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Berthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken English varieties: interfaces and multidimensional approaches (16e PAC - 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche en linguistique anglaise du GReMLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333108v1</w:t>
+                <w:t xml:space="preserve">hal-05249024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation in Dublin: main characteristics and social variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives on Irish English 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Cork (Irlande), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -784,191 +784,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC Prosody: an Extension of the Original PAC Protocol</w:t>
+                <w:t xml:space="preserve">PAC Prosody: An extension of the original PAC protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC International Conference</w:t>
+              <w:t xml:space="preserve">Colloque international PAC 2019, « Phonetic and phonological variation in contemporary English: Xperience-Xperimentation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248997v1</w:t>
+                <w:t xml:space="preserve">hal-02151650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC Prosody: An extension of the original PAC protocol</w:t>
+                <w:t xml:space="preserve">PAC Prosody: an Extension of the Original PAC Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PAC 2019, « Phonetic and phonological variation in contemporary English: Xperience-Xperimentation »</w:t>
+              <w:t xml:space="preserve">PAC International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151650v1</w:t>
+                <w:t xml:space="preserve">hal-05248997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC Prosodie : une Extension du Protocole PAC</w:t>
               </w:r>
@@ -1036,51 +1036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intonation in Dublin English: main characteristics and focus on rising tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2017 international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1150,51 +1150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative analysis of rising tones in Dublin English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference on Speech Prosody </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poznan, Poland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,51 +1491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333108v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05248994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05248994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>