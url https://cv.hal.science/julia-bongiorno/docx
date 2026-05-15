--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -81,1039 +81,1458 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of High Rising Terminals in the Republic of Ireland: A Preliminary Study of Negative Associations with Stylistic Rises</w:t>
+                <w:t xml:space="preserve">Perception and representations of varieties of Irish English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">22nd ALOES Conference on Spoken English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248983v1</w:t>
+                <w:t xml:space="preserve">hal-05569837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'importance de la prosodie émotionnelle dans les enseignements et l'apprentissage de l'anglais langue seconde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la fluidité de l’oral en anglais grâce au support cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Campagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Enseignants et Chercheurs : Richesse, diversité et variabilité de la langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">26ème Rencontres Enseignants - Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248984v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet ARISE – Artistic Responses and Interactions for School Inclusion and Education : Apports et contraintes des projets de recherche en milieu écologique sur les apprentissages d’enfants scolarisés en milieu ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème Printemps de la Maison de la recherche. Le handicap : de la recherche à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248987v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonation in Ireland: a cross-sectional study of Dublin, Galway and Cork using the PAC corpora</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception of High Rising Terminals in the Republic of Ireland: A Preliminary Study of Negative Associations with Stylistic Rises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th edition of New Perspectives on Irish English conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cáceres (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">PAC 2025: Spoken English Varieties - Perception and Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248986v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'importance de la prosodie émotionnelle dans les enseignements et l'apprentissage de l'anglais langue seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spoken English varieties: interfaces and multidimensional approaches (16e PAC - 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain, Apr 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Rencontres Enseignants et Chercheurs : Richesse, diversité et variabilité de la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333108v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The discourse-prosody interface: a study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embodied Performance and Emotional Prosody in EFL: How Performed School Spaces Shape Learners’ Expressive Speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florine Berthe</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse grammar, discourse coherence &amp; discourse relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Augsbourg, Germany</w:t>
+              <w:t xml:space="preserve">Drama in Education – DiE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249025v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marqueurs d'atténuation et High Rising Terminals dans le corpus PAC-Dublin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florine Berthe</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche en linguistique anglaise du GReMLIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
+              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249024v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intonation in Dublin: main characteristics and social variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intonation in Ireland: a cross-sectional study of Dublin, Galway and Cork using the PAC corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airelle Theveniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Perspectives on Irish English 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Cork (Irlande), Ireland</w:t>
+              <w:t xml:space="preserve">8th edition of New Perspectives on Irish English conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cáceres (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248999v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC Prosody: An extension of the original PAC protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international PAC 2019, « Phonetic and phonological variation in contemporary English: Xperience-Xperimentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Spoken English varieties: interfaces and multidimensional approaches (16e PAC - 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Przewozny-Desriaux, Sophie Herment, Sylvain Navarro, Cécile Viollain, Apr 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151650v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC Prosody: an Extension of the Original PAC Protocol</w:t>
+                <w:t xml:space="preserve">The discourse-prosody interface: a study of the links between discourse markers and High Rising Terminals in Dublin English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAC International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Discourse grammar, discourse coherence &amp; discourse relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Augsbourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248997v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAC Prosodie : une Extension du Protocole PAC</w:t>
+                <w:t xml:space="preserve">Marqueurs d'atténuation et High Rising Terminals dans le corpus PAC-Dublin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème édition de la Journée Annuelle des Doctorants du LPL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Aix-en-provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche en linguistique anglaise du GReMLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248995v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intonation in Dublin: main characteristics and social variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Perspectives on Irish English 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Cork (Irlande), Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC Prosody: An extension of the original PAC protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international PAC 2019, « Phonetic and phonological variation in contemporary English: Xperience-Xperimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC Prosody: an Extension of the Original PAC Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAC International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAC Prosodie : une Extension du Protocole PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème édition de la Journée Annuelle des Doctorants du LPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Aix-en-provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intonation in Dublin English: main characteristics and focus on rising tones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAC 2017 international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1123,111 +1542,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative analysis of rising tones in Dublin English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th international conference on Speech Prosody </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poznan, Poland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1237,114 +1656,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du système intonatif de l'anglais parlé à Dublin : Focus sur les montées stylistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Aix-Marseile Université, France, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05248994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1491,51 +1910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248983v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249024v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05248994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569837v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05609877v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Campagnoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barhoumi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05609874v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248983v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05609871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248986v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Theveniaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333108v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Berthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05249024v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248999v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-05248994v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>